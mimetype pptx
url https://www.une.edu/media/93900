--- v0 (2025-10-22)
+++ v1 (2026-05-05)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.template.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="266" r:id="rId2"/>
     <p:sldId id="267" r:id="rId3"/>
     <p:sldId id="268" r:id="rId4"/>
     <p:sldId id="271" r:id="rId5"/>
     <p:sldId id="270" r:id="rId6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Lato" panose="020F0502020204030203" pitchFamily="34" charset="0"/>
       <p:regular r:id="rId7"/>
       <p:bold r:id="rId8"/>
       <p:italic r:id="rId9"/>
       <p:boldItalic r:id="rId10"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato Black" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Lato Black" panose="020F0502020204030203" pitchFamily="34" charset="0"/>
       <p:bold r:id="rId11"/>
       <p:italic r:id="rId12"/>
       <p:boldItalic r:id="rId13"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
@@ -169,61 +169,61 @@
   <p:clrMru>
     <a:srgbClr val="E6E6E8"/>
     <a:srgbClr val="E6E6E6"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="16740"/>
+    <p:restoredLeft sz="16750"/>
     <p:restoredTop sz="94674"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="131" d="100"/>
-          <a:sy n="131" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="304" y="184"/>
+        <p:origin x="168" y="664"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1574,96 +1574,96 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA236F1-BD56-9B44-B563-3BBA6BCE4A8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5966DBD-A7BA-6242-B03D-F27C7ECE25A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2075085129"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="UNE_PPT">
   <a:themeElements>
-    <a:clrScheme name="UNE PowerPoint Colors">
+    <a:clrScheme name="UNE General PPT">
       <a:dk1>
         <a:srgbClr val="163E70"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="231F20"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="163E70"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FFC324"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9FA1A3"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0096D6"/>
       </a:accent4>
       <a:accent5>
@@ -1871,98 +1871,98 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation2" id="{CAE7501D-9BD0-8348-8054-7676D49DDF38}" vid="{C9C7266D-30DA-6141-8F30-59B5696AFD94}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Presentation4" id="{45B7130A-58D1-1A46-ACF8-2D08FEC58BEB}" vid="{C50FBAB9-834D-7745-84D1-F3458BB656DC}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>UNE_PPT</Template>
+  <Template/>
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>5</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
-      <vt:lpstr>Lato Black</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Lato</vt:lpstr>
+      <vt:lpstr>Lato Black</vt:lpstr>
       <vt:lpstr>UNE_PPT</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>April Forristall-St Michel</dc:creator>
+  <dc:title/>
+  <dc:creator>Milo Grammer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>