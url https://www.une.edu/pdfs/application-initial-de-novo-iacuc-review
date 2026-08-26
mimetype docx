--- v0 (2025-10-08)
+++ v1 (2026-08-26)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00502B67" w14:paraId="5E03CB94" w14:textId="77777777" w:rsidTr="00A007B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
           </w:tcPr>
           <w:p w14:paraId="76334D08" w14:textId="5368A169" w:rsidR="00502B67" w:rsidRPr="00502B67" w:rsidRDefault="00502B67" w:rsidP="00A007B1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -452,63 +452,65 @@
             </w:r>
             <w:r w:rsidR="00773BB2">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidRPr="007D27EF">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-817261008"/>
             <w:placeholder>
               <w:docPart w:val="C0BFE03E30964E0E902D7108F992A5EB"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-1689049452"/>
                 <w:placeholder>
                   <w:docPart w:val="972DBE257F9540B988731A879F4ECBF5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="8995" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="363694F2" w14:textId="77777777" w:rsidR="002764D2" w:rsidRPr="007F09D4" w:rsidRDefault="006008DE" w:rsidP="00111100">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="4874"/>
                       </w:tabs>
                       <w:rPr>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F09D4">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                       <w:t>Enter text</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
@@ -608,61 +610,63 @@
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="002C1F85">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="056DEAD0" w14:textId="77777777" w:rsidR="003E241F" w:rsidRPr="002C1F85" w:rsidRDefault="003E241F" w:rsidP="00786A5D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
               <w:id w:val="1072467485"/>
               <w:placeholder>
                 <w:docPart w:val="1F83D1E1A4F04A469EAE277D637950F1"/>
               </w:placeholder>
               <w15:color w:val="333399"/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:id w:val="1515187368"/>
                   <w:placeholder>
                     <w:docPart w:val="670FE30D0483409082E83602BB18E509"/>
                   </w:placeholder>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rStyle w:val="Style1"/>
                       </w:rPr>
                       <w:id w:val="-177966583"/>
                       <w:placeholder>
                         <w:docPart w:val="936359C8AF284AFF9599FC98295B5E76"/>
                       </w:placeholder>
                       <w15:color w:val="333399"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:rStyle w:val="DefaultParagraphFont"/>
                         <w:color w:val="auto"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:sdt>
                         <w:sdtPr>
                           <w:rPr>
                             <w:rStyle w:val="Style1"/>
                           </w:rPr>
                           <w:id w:val="-1005598993"/>
@@ -723,83 +727,85 @@
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7D12C3B2" w14:textId="77777777" w:rsidR="003E241F" w:rsidRDefault="00111100" w:rsidP="00786A5D">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>You are</w:t>
             </w:r>
             <w:r w:rsidR="003E241F">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53EA8AC2" w14:textId="77777777" w:rsidR="003E241F" w:rsidRPr="003E241F" w:rsidRDefault="003E241F" w:rsidP="00786A5D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67DA217F" w14:textId="77777777" w:rsidR="003E241F" w:rsidRDefault="00000000" w:rsidP="00786A5D">
+          <w:p w14:paraId="67DA217F" w14:textId="77777777" w:rsidR="003E241F" w:rsidRDefault="00DB2084" w:rsidP="00786A5D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1511139258"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E241F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E241F">
               <w:t xml:space="preserve"> Faculty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3643E9FE" w14:textId="77777777" w:rsidR="003E241F" w:rsidRDefault="00000000" w:rsidP="00786A5D">
+          <w:p w14:paraId="3643E9FE" w14:textId="77777777" w:rsidR="003E241F" w:rsidRDefault="00DB2084" w:rsidP="00786A5D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1461927914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E241F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E241F">
               <w:t xml:space="preserve"> Staff</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB1FF18" w14:textId="1CDE396F" w:rsidR="003E241F" w:rsidRDefault="003E241F" w:rsidP="00B63F73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5093F44A" w14:textId="77777777" w:rsidR="003E241F" w:rsidRDefault="00671723" w:rsidP="003E241F">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
@@ -813,86 +819,90 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B44E4E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
             <w:r w:rsidR="003E241F">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-588235931"/>
             <w:placeholder>
               <w:docPart w:val="DBDCB51006634AC494EEF3873098FD10"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-53850831"/>
                 <w:placeholder>
                   <w:docPart w:val="FFCFF6C4CF364B47B8CFF36FEB4EF5F1"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:id w:val="-630088139"/>
                     <w:placeholder>
                       <w:docPart w:val="038EAF74A8C14827BFF86588B4B74904"/>
                     </w:placeholder>
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:id w:val="1272523660"/>
                         <w:placeholder>
                           <w:docPart w:val="91F9875AB6E949498684C4857E9932E5"/>
                         </w:placeholder>
                         <w:showingPlcHdr/>
                         <w15:color w:val="333399"/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3145" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="570F9A0A" w14:textId="77777777" w:rsidR="003E241F" w:rsidRPr="007F09D4" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F09D4">
                               <w:rPr>
                                 <w:rStyle w:val="PlaceholderText"/>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                               <w:t>Enter text</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:sdtContent>
                     </w:sdt>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
@@ -939,86 +949,90 @@
                 <w:b/>
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
             <w:r w:rsidR="003E241F" w:rsidRPr="003E241F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Date</w:t>
             </w:r>
             <w:r w:rsidR="003E241F">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-273247507"/>
             <w:placeholder>
               <w:docPart w:val="84FDFBC014D9421D90297FEF16045952"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="1535229103"/>
                 <w:placeholder>
                   <w:docPart w:val="9F1181E199FA401FA7C0B3EC2E1F32D5"/>
                 </w:placeholder>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:id w:val="-733467288"/>
                     <w:placeholder>
                       <w:docPart w:val="192D266943004AF79EDA9299C28FC3EF"/>
                     </w:placeholder>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:id w:val="222025584"/>
                         <w:placeholder>
                           <w:docPart w:val="209D233B19D74D4B955B0C3B90C1B4C9"/>
                         </w:placeholder>
                         <w:showingPlcHdr/>
                         <w15:color w:val="333399"/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3145" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="0B1B0EA3" w14:textId="77777777" w:rsidR="003E241F" w:rsidRPr="007F09D4" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F09D4">
                               <w:rPr>
                                 <w:rStyle w:val="PlaceholderText"/>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                               <w:t>Enter text</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:sdtContent>
                     </w:sdt>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
@@ -1035,86 +1049,90 @@
             <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BF56D20" w14:textId="77777777" w:rsidR="00111100" w:rsidRDefault="00111100" w:rsidP="00786A5D">
             <w:r w:rsidRPr="00111100">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-2041197220"/>
             <w:placeholder>
               <w:docPart w:val="4D6C7F0392624AC9B6EA6927B78D7A6A"/>
             </w:placeholder>
             <w15:color w:val="333399"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-1059774514"/>
                 <w:placeholder>
                   <w:docPart w:val="0B56CD170A314C6B8D34743C490D9D70"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:id w:val="1681854844"/>
                     <w:placeholder>
                       <w:docPart w:val="7DAC1488C7444C65A1236AA33BE6844D"/>
                     </w:placeholder>
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:id w:val="1215850714"/>
                         <w:placeholder>
                           <w:docPart w:val="D40D53251C73457FB9E58C718DC47037"/>
                         </w:placeholder>
                         <w:showingPlcHdr/>
                         <w15:color w:val="333399"/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2880" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="3168206B" w14:textId="77777777" w:rsidR="00111100" w:rsidRPr="007F09D4" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F09D4">
                               <w:rPr>
                                 <w:rStyle w:val="PlaceholderText"/>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                               <w:t>Enter text</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:sdtContent>
                     </w:sdt>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
@@ -1136,109 +1154,115 @@
           <w:p w14:paraId="48489527" w14:textId="77777777" w:rsidR="00111100" w:rsidRDefault="00B44E4E" w:rsidP="00B63F73">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>UNE Center or College</w:t>
             </w:r>
             <w:r w:rsidR="00111100">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-209645033"/>
             <w:placeholder>
               <w:docPart w:val="A77BBCFA16E74AA8B95984D7D61EE2CE"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-1640722781"/>
                 <w:placeholder>
                   <w:docPart w:val="9038383879E54A8E8BE9CE5A24451F34"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:id w:val="-206950738"/>
                     <w:placeholder>
                       <w:docPart w:val="6A68E5B219224A838AB3EED11CACB220"/>
                     </w:placeholder>
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:id w:val="1886065134"/>
                         <w:placeholder>
                           <w:docPart w:val="5BB8F480BC4B4EADBF4EDFB4F7D24DBE"/>
                         </w:placeholder>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:color w:val="163E70"/>
                             </w:rPr>
                             <w:id w:val="-287401"/>
                             <w:placeholder>
                               <w:docPart w:val="EC88BC2C32FF45F3A044CC322DDCF2CF"/>
                             </w:placeholder>
                             <w15:color w:val="333399"/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:color w:val="163E70"/>
                                 </w:rPr>
                                 <w:id w:val="527697486"/>
                                 <w:placeholder>
                                   <w:docPart w:val="408EDCDCFEC24F04991C2BBD5B4ED8D7"/>
                                 </w:placeholder>
                                 <w:showingPlcHdr/>
                                 <w15:color w:val="333399"/>
                               </w:sdtPr>
+                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="3145" w:type="dxa"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="238ECA9F" w14:textId="77777777" w:rsidR="00111100" w:rsidRPr="007F09D4" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:color w:val="163E70"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="007F09D4">
                                       <w:rPr>
                                         <w:rStyle w:val="PlaceholderText"/>
                                         <w:color w:val="163E70"/>
                                       </w:rPr>
                                       <w:t>Enter text</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:sdtContent>
                             </w:sdt>
                           </w:sdtContent>
                         </w:sdt>
                       </w:sdtContent>
@@ -1262,86 +1286,90 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FE2D7FC" w14:textId="77777777" w:rsidR="00111100" w:rsidRDefault="00111100" w:rsidP="00786A5D">
             <w:r w:rsidRPr="00111100">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Phone #</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="1177234746"/>
             <w:placeholder>
               <w:docPart w:val="0CA1F7E043424D6791909693719B7AAF"/>
             </w:placeholder>
             <w15:color w:val="333399"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="1591656930"/>
                 <w:placeholder>
                   <w:docPart w:val="8F00A6FCB342460CA400512A1FF0D7BE"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:id w:val="-1562705682"/>
                     <w:placeholder>
                       <w:docPart w:val="C6BACDBCF0134AAC8FF08F09D2FBFA9E"/>
                     </w:placeholder>
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:id w:val="-1972812154"/>
                         <w:placeholder>
                           <w:docPart w:val="FCD26347586C411FA7D20EADB38B157B"/>
                         </w:placeholder>
                         <w:showingPlcHdr/>
                         <w15:color w:val="333399"/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2880" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="6C84D05C" w14:textId="77777777" w:rsidR="00111100" w:rsidRPr="007F09D4" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F09D4">
                               <w:rPr>
                                 <w:rStyle w:val="PlaceholderText"/>
                                 <w:color w:val="163E70"/>
                               </w:rPr>
                               <w:t>Enter text</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:sdtContent>
                     </w:sdt>
@@ -1379,74 +1407,77 @@
               </w:rPr>
               <w:t xml:space="preserve">UNE </w:t>
             </w:r>
             <w:r w:rsidR="00A11A6E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
             <w:r w:rsidR="001D00E2">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="1500378919"/>
             <w:placeholder>
               <w:docPart w:val="E5BB47F62CCE4FC08F6BDA3BF75819B9"/>
             </w:placeholder>
             <w15:color w:val="333399"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="1459374160"/>
                 <w:placeholder>
                   <w:docPart w:val="F3F18AECF998418680E8F55299A924CD"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:id w:val="1456761011"/>
                     <w:placeholder>
                       <w:docPart w:val="02AD9459162C4269BDBD6E179BEABCE9"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="3145" w:type="dxa"/>
                         <w:tcBorders>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tcBorders>
                       </w:tcPr>
                       <w:p w14:paraId="5018B82E" w14:textId="77777777" w:rsidR="00111100" w:rsidRPr="007F09D4" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="163E70"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="007F09D4">
                           <w:rPr>
                             <w:rStyle w:val="PlaceholderText"/>
                             <w:color w:val="163E70"/>
                           </w:rPr>
                           <w:t>Enter text</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:sdtContent>
                 </w:sdt>
@@ -1508,91 +1539,93 @@
               </w:rPr>
               <w:t>Submission</w:t>
             </w:r>
             <w:r w:rsidR="009B11AA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Type</w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="009B11AA">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="195B67BB" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00CB37B8" w:rsidRDefault="009B11AA" w:rsidP="009B11AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="163E70"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EA37C8F" w14:textId="6E716801" w:rsidR="00CB37B8" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="6EA37C8F" w14:textId="6E716801" w:rsidR="00CB37B8" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2142180322"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB37B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CB37B8">
               <w:t xml:space="preserve"> Initial Submission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5F7963" w14:textId="77777777" w:rsidR="00CB37B8" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="4F5F7963" w14:textId="77777777" w:rsidR="00CB37B8" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1382861586"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB37B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CB37B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB37B8" w:rsidRPr="00CB37B8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>De Novo</w:t>
             </w:r>
             <w:r w:rsidR="00CB37B8">
               <w:t xml:space="preserve"> Submission</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F5763A" w14:textId="77777777" w:rsidR="00CB37B8" w:rsidRPr="00CB37B8" w:rsidRDefault="00CB37B8" w:rsidP="009B11AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -1721,225 +1754,230 @@
               <w:t xml:space="preserve"> Type</w:t>
             </w:r>
             <w:r w:rsidRPr="009E473B">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009E473B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E473B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459CD5F2" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="009B11AA" w:rsidP="009B11AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CC87D7B" w14:textId="54510CDE" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="2CC87D7B" w14:textId="54510CDE" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="596" w:hanging="270"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1608770339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA300D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> Federal </w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(specify </w:t>
             </w:r>
             <w:r w:rsidR="001F1507">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">source </w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>below)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2282B45F" w14:textId="2FFB66C8" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="2282B45F" w14:textId="2FFB66C8" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="313064130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> State of Maine </w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(specify </w:t>
             </w:r>
             <w:r w:rsidR="001F1507">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">source </w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>below)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B4E6E71" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="0B4E6E71" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1598671543"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> UNE Internal Award</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AEF94EE" w14:textId="325443AF" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="5AEF94EE" w14:textId="325443AF" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1014045334"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> Other/Private </w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(specify </w:t>
             </w:r>
             <w:r w:rsidR="001F1507">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">source </w:t>
             </w:r>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>below)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34314AEC" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="009B11AA">
+          <w:p w14:paraId="34314AEC" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="009B11AA">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1145781629"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009B11AA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> Not Funded</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62141F1E" w14:textId="77777777" w:rsidR="009B11AA" w:rsidRPr="00151FA3" w:rsidRDefault="009B11AA" w:rsidP="009B11AA">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="163E70"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
@@ -2015,192 +2053,197 @@
                 <w:b/>
               </w:rPr>
               <w:t>Protocol Type</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0BCA">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CD27AD5" w14:textId="4467843A" w:rsidR="00DB0BCA" w:rsidRPr="00993C9E" w:rsidRDefault="00DB0BCA" w:rsidP="00AA300D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BC10311" w14:textId="53A6470D" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="00AA300D">
+          <w:p w14:paraId="2BC10311" w14:textId="53A6470D" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="00AA300D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="596" w:hanging="270"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1100331668"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB0BCA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA">
               <w:t>Research</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269F638B" w14:textId="6BE0ED0D" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="00AA300D">
+          <w:p w14:paraId="269F638B" w14:textId="6BE0ED0D" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="00AA300D">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1563564853"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA">
               <w:t>Teaching</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BBA8018" w14:textId="69C1EDD6" w:rsidR="00DB0BCA" w:rsidRPr="00AA300D" w:rsidRDefault="00000000" w:rsidP="005711C3">
+          <w:p w14:paraId="4BBA8018" w14:textId="69C1EDD6" w:rsidR="00DB0BCA" w:rsidRPr="00AA300D" w:rsidRDefault="00DB2084" w:rsidP="005711C3">
             <w:pPr>
               <w:ind w:left="596" w:hanging="262"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1544667057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA">
               <w:t xml:space="preserve">Testing </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(e.g., toxicology studies, pharmaceutical, medical device, or product development testing)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CD10630" w14:textId="3DEBE6F4" w:rsidR="00DB0BCA" w:rsidRDefault="00000000" w:rsidP="00AA300D">
+          <w:p w14:paraId="4CD10630" w14:textId="3DEBE6F4" w:rsidR="00DB0BCA" w:rsidRDefault="00DB2084" w:rsidP="00AA300D">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1659036402"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA">
               <w:t>Breeding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E747BE" w14:textId="68BDE923" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="00AA300D">
+          <w:p w14:paraId="09E747BE" w14:textId="68BDE923" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="00AA300D">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1135173695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DB0BCA" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA">
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r w:rsidR="00DB0BCA" w:rsidRPr="00AA300D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(specify below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08B7F182" w14:textId="77777777" w:rsidR="00DB0BCA" w:rsidRPr="00151FA3" w:rsidRDefault="00DB0BCA" w:rsidP="00AA300D">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
@@ -2285,142 +2328,145 @@
             </w:r>
             <w:r w:rsidRPr="005711C3">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005711C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A5AAC2" w14:textId="16889DDE" w:rsidR="005711C3" w:rsidRPr="00624CD9" w:rsidRDefault="005711C3" w:rsidP="005711C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F948675" w14:textId="3020C521" w:rsidR="005711C3" w:rsidRDefault="00000000" w:rsidP="005711C3">
+          <w:p w14:paraId="0F948675" w14:textId="3020C521" w:rsidR="005711C3" w:rsidRDefault="00DB2084" w:rsidP="005711C3">
             <w:pPr>
               <w:ind w:left="606" w:hanging="280"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2092498344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005711C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005711C3">
               <w:t xml:space="preserve"> Use of laboratory animals </w:t>
             </w:r>
             <w:r w:rsidR="005711C3">
               <w:br/>
             </w:r>
             <w:r w:rsidR="005711C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(e.g., mice, rats, zebrafish)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308947CA" w14:textId="743748E5" w:rsidR="005711C3" w:rsidRPr="005711C3" w:rsidRDefault="00000000" w:rsidP="005711C3">
+          <w:p w14:paraId="308947CA" w14:textId="743748E5" w:rsidR="005711C3" w:rsidRPr="005711C3" w:rsidRDefault="00DB2084" w:rsidP="005711C3">
             <w:pPr>
               <w:ind w:left="606" w:hanging="270"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-97794944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005711C3" w:rsidRPr="005711C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005711C3">
               <w:t xml:space="preserve"> Use of wild animals </w:t>
             </w:r>
             <w:r w:rsidR="005711C3">
               <w:br/>
             </w:r>
             <w:r w:rsidR="005711C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(e.g., field work or wildlife study)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF6EFE6" w14:textId="77777777" w:rsidR="005711C3" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="005711C3">
+          <w:p w14:paraId="4FF6EFE6" w14:textId="77777777" w:rsidR="005711C3" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="005711C3">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2023697554"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005711C3" w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005711C3" w:rsidRPr="00151FA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005711C3">
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r w:rsidR="005711C3" w:rsidRPr="00AA300D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(specify below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F5E29A3" w14:textId="77777777" w:rsidR="005711C3" w:rsidRPr="00151FA3" w:rsidRDefault="005711C3" w:rsidP="005711C3">
             <w:pPr>
               <w:ind w:left="686" w:hanging="360"/>
@@ -2507,71 +2553,73 @@
               </w:rPr>
               <w:t xml:space="preserve">Is this a </w:t>
             </w:r>
             <w:r w:rsidRPr="0092416A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>De Novo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> submission?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1145046076"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0092416A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="437487858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(answer the questions below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C73A7C0" w14:textId="77777777" w:rsidR="0092416A" w:rsidRPr="0092416A" w:rsidRDefault="0092416A" w:rsidP="0092416A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
@@ -2643,51 +2691,51 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Provide a brief summary of the results obtained during the previous </w:t>
             </w:r>
             <w:r w:rsidR="002B275D">
               <w:t xml:space="preserve">3-year </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">approval period (especially the last year). How did these results contribute to the overall project goals? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B8B4572" w14:textId="18F3E881" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00315AB9" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="602B5848" w14:textId="7A47865A" w:rsidR="00315AB9" w:rsidRDefault="00000000" w:rsidP="00315AB9">
+          <w:p w14:paraId="602B5848" w14:textId="7A47865A" w:rsidR="00315AB9" w:rsidRDefault="00DB2084" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2045203128"/>
                 <w:placeholder>
                   <w:docPart w:val="CE7510EE88654745A19B324384AD3C8C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -2770,51 +2818,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>If the original scientific aims or objectives of the project changed during the previous approval period, please describe the changes and the reasons for them.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DCBF5CD" w14:textId="14A1B1BC" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00315AB9" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A2C414E" w14:textId="12E4A307" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00000000" w:rsidP="00315AB9">
+          <w:p w14:paraId="1A2C414E" w14:textId="12E4A307" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00DB2084" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1571002705"/>
                 <w:placeholder>
                   <w:docPart w:val="293563AC536445CEB4220B73690E5AE7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -2888,119 +2936,121 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>A significant amendment is any change to an approved protocol that affects animal welfare (including refinements that reduce animal use or improve welfare), alters the scientific goals of the project, or involves changes to the qualifications of key personnel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CD624E5" w14:textId="6E5251AF" w:rsidR="00692882" w:rsidRPr="00692882" w:rsidRDefault="00692882" w:rsidP="002B275D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EC845D2" w14:textId="0807FEFF" w:rsidR="00692882" w:rsidRPr="002B275D" w:rsidRDefault="00000000" w:rsidP="00692882">
+          <w:p w14:paraId="5EC845D2" w14:textId="0807FEFF" w:rsidR="00692882" w:rsidRPr="002B275D" w:rsidRDefault="00DB2084" w:rsidP="00692882">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1883857637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00692882">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00692882">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1744454674"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00692882">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00692882">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="00692882">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(briefly summarize in 1-2 sentences below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30758D6A" w14:textId="38F248D8" w:rsidR="00446D33" w:rsidRPr="00446D33" w:rsidRDefault="00446D33" w:rsidP="00446D33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41E15F55" w14:textId="7E3E57BA" w:rsidR="00446D33" w:rsidRDefault="00000000" w:rsidP="00446D33">
+          <w:p w14:paraId="41E15F55" w14:textId="7E3E57BA" w:rsidR="00446D33" w:rsidRDefault="00DB2084" w:rsidP="00446D33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1529405006"/>
                 <w:placeholder>
                   <w:docPart w:val="D12B33FC155B491C9F8A1FD1161AB0D2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -3036,51 +3086,51 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Were there any unanticipated outcomes, adverse events, or significant welfare concerns involving the animals during the previous </w:t>
             </w:r>
             <w:r w:rsidR="002B275D">
               <w:t xml:space="preserve">3-year </w:t>
             </w:r>
             <w:r>
               <w:t>approval period? If yes, explain how they were addressed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5625CFDD" w14:textId="73647B07" w:rsidR="00446D33" w:rsidRPr="00446D33" w:rsidRDefault="00446D33" w:rsidP="00446D33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70D0B6DF" w14:textId="78E991E6" w:rsidR="00446D33" w:rsidRDefault="00000000" w:rsidP="00446D33">
+          <w:p w14:paraId="70D0B6DF" w14:textId="78E991E6" w:rsidR="00446D33" w:rsidRDefault="00DB2084" w:rsidP="00446D33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1303111735"/>
                 <w:placeholder>
                   <w:docPart w:val="275EDC9D2EB5447991A50AACC9FB5679"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -3128,51 +3178,51 @@
             </w:r>
             <w:r w:rsidR="00737DA8">
               <w:t xml:space="preserve">total </w:t>
             </w:r>
             <w:r>
               <w:t>number approved</w:t>
             </w:r>
             <w:r w:rsidR="00551074">
               <w:t xml:space="preserve"> (including any amendments)</w:t>
             </w:r>
             <w:r>
               <w:t>. If there were significant differences, explain the reasons. How has this informed your estimate of animal numbers for the proposed renewal?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BC6DDBC" w14:textId="141B6505" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00315AB9" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79FF2590" w14:textId="3268BC62" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00000000" w:rsidP="00315AB9">
+          <w:p w14:paraId="79FF2590" w14:textId="3268BC62" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00DB2084" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1734232790"/>
                 <w:placeholder>
                   <w:docPart w:val="83681F43B5B14A169977412F8F8191A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -3207,51 +3257,51 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Based on the results and experience from the previous </w:t>
             </w:r>
             <w:r w:rsidR="002B275D">
               <w:t xml:space="preserve">3-year </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">approval period, are you proposing any refinements or changes to procedures, animal numbers, or endpoints? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="720A2D7F" w14:textId="0B806610" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00315AB9" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57D83047" w14:textId="51DB6860" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00000000" w:rsidP="00315AB9">
+          <w:p w14:paraId="57D83047" w14:textId="51DB6860" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00DB2084" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="931245448"/>
                 <w:placeholder>
                   <w:docPart w:val="66A881B7F7A047BCBC22ACE7404F5284"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -3341,130 +3391,132 @@
               <w:t xml:space="preserve">You may </w:t>
             </w:r>
             <w:r w:rsidR="00516C33">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>submit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> a CV/biosketch, list citations, or provide a few key examples.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2368FAB8" w14:textId="0D673C83" w:rsidR="002B275D" w:rsidRPr="002B275D" w:rsidRDefault="002B275D" w:rsidP="002B275D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C8934FF" w14:textId="0B9095E4" w:rsidR="002B275D" w:rsidRPr="002B275D" w:rsidRDefault="00000000" w:rsidP="002B275D">
+          <w:p w14:paraId="4C8934FF" w14:textId="0B9095E4" w:rsidR="002B275D" w:rsidRPr="002B275D" w:rsidRDefault="00DB2084" w:rsidP="002B275D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-503522134"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B275D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B275D">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1315629918"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B275D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B275D">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="002B275D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(briefly describe below or </w:t>
             </w:r>
             <w:r w:rsidR="004836A5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>submit</w:t>
             </w:r>
             <w:r w:rsidR="002B275D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> an attachment)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43A0AF01" w14:textId="77777777" w:rsidR="00315AB9" w:rsidRPr="00315AB9" w:rsidRDefault="00315AB9" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9B3ECC" w14:textId="5B3B87A1" w:rsidR="00315AB9" w:rsidRDefault="00000000" w:rsidP="00315AB9">
+          <w:p w14:paraId="2B9B3ECC" w14:textId="5B3B87A1" w:rsidR="00315AB9" w:rsidRDefault="00DB2084" w:rsidP="00315AB9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-74970178"/>
                 <w:placeholder>
                   <w:docPart w:val="39BF0D31BACF4F86876642826CAFF4C0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -3652,135 +3704,139 @@
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E53FFF4" w14:textId="3AC57DFF" w:rsidR="006965E3" w:rsidRDefault="006965E3" w:rsidP="006965E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Will any foreign persons participate in this project as sponsors, collaborators, or staff?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="161361790"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1682783484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="457F68FE" w14:textId="43EBAB72" w:rsidR="006965E3" w:rsidRPr="006965E3" w:rsidRDefault="006965E3" w:rsidP="006965E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="431CFFB8" w14:textId="01CA3000" w:rsidR="006965E3" w:rsidRPr="006965E3" w:rsidRDefault="006965E3" w:rsidP="006965E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Will any hardware, software, substances, information or data for this project be exported out of the U.S. or transferred to foreign persons within the U.S.?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1268662641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-336858533"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="435FEC99" w14:textId="5B455829" w:rsidR="006965E3" w:rsidRPr="006965E3" w:rsidRDefault="006965E3" w:rsidP="006965E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4460,2189 +4516,2189 @@
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Needed for </w:t>
             </w:r>
             <w:r w:rsidR="00812E45">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="4F5152DE" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D67AB94" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="6D67AB94" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1108344467"/>
                 <w:placeholder>
                   <w:docPart w:val="A20BBABEC3534498A1E705E0DA67628D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2E4F24" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="3D2E4F24" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-184979978"/>
                 <w:placeholder>
                   <w:docPart w:val="F20502669CEF47B8BAC4E9DF5E0B00BE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349EF404" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="349EF404" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1005050008"/>
                 <w:placeholder>
                   <w:docPart w:val="5E31BBF900E44D7185A68D4B315D250F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5104126C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5104126C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="14362740"/>
                 <w:placeholder>
                   <w:docPart w:val="D663C414F7924670A759B54D1136913F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24439253" w14:textId="4AB81B63" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="24439253" w14:textId="4AB81B63" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="723947689"/>
                 <w:placeholder>
                   <w:docPart w:val="CA8351960E0248B886065711BD0CC144"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003E1772" w:rsidRPr="002C1F85">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="5A59FA23" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE4EAE2" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="7DE4EAE2" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="253562916"/>
                 <w:placeholder>
                   <w:docPart w:val="1606E25B3085443ABC1C35C3B628F21A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5213D0F1" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5213D0F1" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2054839732"/>
                 <w:placeholder>
                   <w:docPart w:val="BEF5221D360142FF86B902ECC768C5EA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D439CAB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5D439CAB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1825883923"/>
                 <w:placeholder>
                   <w:docPart w:val="A257CD92B3F342B2A59BD661CE151E34"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DE3446" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="05DE3446" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="554204961"/>
                 <w:placeholder>
                   <w:docPart w:val="39B511A42AB541399199CD694045148D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38882757" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="38882757" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2075498406"/>
                 <w:placeholder>
                   <w:docPart w:val="5CB4AAFC7E134D6B91DB33591974F72C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="389DA785" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DE0022" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="48DE0022" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1459253922"/>
                 <w:placeholder>
                   <w:docPart w:val="7BBF1F29C25F4DAC8990316B983FC173"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B7F604" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="07B7F604" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1252814642"/>
                 <w:placeholder>
                   <w:docPart w:val="A28DBFE672CB413CB1F7E4262E90DE6E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3765ACE1" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="3765ACE1" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1937432975"/>
                 <w:placeholder>
                   <w:docPart w:val="373C3019785B47FA91D3488ADEFAB162"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A5FAC5" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="52A5FAC5" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="421617043"/>
                 <w:placeholder>
                   <w:docPart w:val="615EB483923344E8B0AAF6155057A8B8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="449238E6" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="449238E6" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="529378411"/>
                 <w:placeholder>
                   <w:docPart w:val="4B597BDDEEC84CC19D854CFBD6265FEC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="454CDF53" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13307C99" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="13307C99" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-302394333"/>
                 <w:placeholder>
                   <w:docPart w:val="E1A9ED3929CF4879AA15A3D4D072B1AF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4628C6E8" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="4628C6E8" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1131944770"/>
                 <w:placeholder>
                   <w:docPart w:val="7C1C24F3DE22479FBB09533CA67B8BBC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25639D81" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="25639D81" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1424944699"/>
                 <w:placeholder>
                   <w:docPart w:val="31B484498B1847CCBC9441398B582A3F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799E34ED" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="799E34ED" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-235467793"/>
                 <w:placeholder>
                   <w:docPart w:val="02480C6511214CC488AAB1001C305DB7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45616AD9" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="45616AD9" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="741610959"/>
                 <w:placeholder>
                   <w:docPart w:val="D1F41607CB4C48AF83230FA9A630BE22"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="08C73644" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31203A7C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="31203A7C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="96836235"/>
                 <w:placeholder>
                   <w:docPart w:val="074CE0AD004544439F22B840D5339DE4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C707DE4" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="3C707DE4" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="544795065"/>
                 <w:placeholder>
                   <w:docPart w:val="366DAF6FF50B4100A575E28523D0BC1B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429A5B4F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="429A5B4F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-835448463"/>
                 <w:placeholder>
                   <w:docPart w:val="98CAE733CF494810BBD6AD7CE7B3D060"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36ADCA7B" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="36ADCA7B" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1616091701"/>
                 <w:placeholder>
                   <w:docPart w:val="23E58076177C475AA5307DC27203EA52"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="443D8FEC" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="443D8FEC" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="854623477"/>
                 <w:placeholder>
                   <w:docPart w:val="4D3DECB18D2B45418986F94F024F92AE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="1CE1B8B3" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7986E6" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5D7986E6" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="368341203"/>
                 <w:placeholder>
                   <w:docPart w:val="A1E7C1C7D6864513B7008D60DD5FF2DD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39083D" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="1A39083D" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1374997061"/>
                 <w:placeholder>
                   <w:docPart w:val="831D0076CDFE44E583F89C025E7154BF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FDC81B" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="18FDC81B" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1809775281"/>
                 <w:placeholder>
                   <w:docPart w:val="387CFEAB0DEF48BB9DA6315AB9598440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF27346" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5AF27346" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-408538722"/>
                 <w:placeholder>
                   <w:docPart w:val="B6ABE1731B1545DAB2DDE73A9154ED74"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223D1880" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="223D1880" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-965355009"/>
                 <w:placeholder>
                   <w:docPart w:val="BF065123D6B743A584949B12ED615AF5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="7DA0C4C4" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A776879" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="1A776879" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1658876303"/>
                 <w:placeholder>
                   <w:docPart w:val="E32D23EC5C5B4599AF29082BC0A2B811"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71EF9B55" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="71EF9B55" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-755428170"/>
                 <w:placeholder>
                   <w:docPart w:val="60ED9863BCD943D89FE103D04D3E39B9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1027009F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="1027009F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-512753540"/>
                 <w:placeholder>
                   <w:docPart w:val="E40F92E17B524130B5A0A25B46622EFB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434F873D" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="434F873D" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-873234568"/>
                 <w:placeholder>
                   <w:docPart w:val="1A35F56AAFE342AEBD4C24625F5D0C3E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0400D5" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5D0400D5" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="2034220597"/>
                 <w:placeholder>
                   <w:docPart w:val="13943F28EB134DCCB2D03C8449F7FD18"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="446229A9" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA987CB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="1BA987CB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1435398112"/>
                 <w:placeholder>
                   <w:docPart w:val="EAFB00FA512C4F989588D4F31EEF99B7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51CB427F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="51CB427F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1238748038"/>
                 <w:placeholder>
                   <w:docPart w:val="0EA475051A524BD285FB3D87023712EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC2F479" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="7DC2F479" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="690427837"/>
                 <w:placeholder>
                   <w:docPart w:val="2A0E81A1DEF94439985BAF42309C5C28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B29CD34" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="3B29CD34" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-398751089"/>
                 <w:placeholder>
                   <w:docPart w:val="1F670CD8ED754596BBD0D80DEA44DE74"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB2187C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="4DB2187C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00F07AC2" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-456418918"/>
                 <w:placeholder>
                   <w:docPart w:val="CBF8F6D5E1D54D258B0B1F7794BFE5D7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00014694" w14:paraId="29F91585" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1815DBD7" w14:textId="630FAB10" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="1815DBD7" w14:textId="630FAB10" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1317332280"/>
                 <w:placeholder>
                   <w:docPart w:val="3C5E2C554CDC42B4903A385DAE8C2D44"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199F915D" w14:textId="572A09C4" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="199F915D" w14:textId="572A09C4" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1182656548"/>
                 <w:placeholder>
                   <w:docPart w:val="E90400C651DA43F49068A839D0BAF024"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1998507D" w14:textId="193EEC92" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="1998507D" w14:textId="193EEC92" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1454937304"/>
                 <w:placeholder>
                   <w:docPart w:val="DA6F7C979CB844DC99F15BE813C0718C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03548BA1" w14:textId="04EFD82B" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="03548BA1" w14:textId="04EFD82B" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="934949180"/>
                 <w:placeholder>
                   <w:docPart w:val="231CDCB3430141BBB855A9DB15296E24"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7D4626" w14:textId="435865D2" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="5D7D4626" w14:textId="435865D2" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="217173462"/>
                 <w:placeholder>
                   <w:docPart w:val="8358773884F6421FA41582C57EC26568"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00014694" w14:paraId="45F50E4F" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7BEF18" w14:textId="60DEB09D" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="6B7BEF18" w14:textId="60DEB09D" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-807632356"/>
                 <w:placeholder>
                   <w:docPart w:val="5695FBF2005C481E812C05D3FA597280"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9049C2" w14:textId="48344CB5" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="0C9049C2" w14:textId="48344CB5" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="863483619"/>
                 <w:placeholder>
                   <w:docPart w:val="820A1DE7345E4FD582B5E8A0B28A61D1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="166A4975" w14:textId="57E0B047" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="166A4975" w14:textId="57E0B047" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1003121086"/>
                 <w:placeholder>
                   <w:docPart w:val="36B0DD3C771D4F6496A80CD35B4F4698"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0690C6E7" w14:textId="2C7C5603" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="0690C6E7" w14:textId="2C7C5603" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="947047056"/>
                 <w:placeholder>
                   <w:docPart w:val="5C6F06236E414C67B385D9A4BA987530"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2B44A3" w14:textId="3CAFEF75" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="7B2B44A3" w14:textId="3CAFEF75" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="138391873"/>
                 <w:placeholder>
                   <w:docPart w:val="48B8DAA44472449A8DB084184B4AD0AF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
@@ -6650,458 +6706,458 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D780F" w14:paraId="38FC052C" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B40C880" w14:textId="45F80E79" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="1B40C880" w14:textId="45F80E79" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-193927009"/>
                 <w:placeholder>
                   <w:docPart w:val="3ACB7F3D0B97444CAECB721FCC1761ED"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F58A613" w14:textId="527D4A38" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="1F58A613" w14:textId="527D4A38" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2130543586"/>
                 <w:placeholder>
                   <w:docPart w:val="3D5EDFE29AD240A98BB701A03ABF6BE7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E7FCFF" w14:textId="6205AF4C" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="26E7FCFF" w14:textId="6205AF4C" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-467439957"/>
                 <w:placeholder>
                   <w:docPart w:val="615B3D2F75DB42D2AB979038272CB5E2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE1912A" w14:textId="51A5609F" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="2CE1912A" w14:textId="51A5609F" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-582379409"/>
                 <w:placeholder>
                   <w:docPart w:val="7071A2D44F294BDD8B8EC800CC9F7B5F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="648AB985" w14:textId="4A6881A8" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="648AB985" w14:textId="4A6881A8" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="753093017"/>
                 <w:placeholder>
                   <w:docPart w:val="6222C286AB334DE3869C6953163C636C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D780F" w14:paraId="764C7EF3" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="519391AE" w14:textId="6EFAB18B" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="519391AE" w14:textId="6EFAB18B" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-455795529"/>
                 <w:placeholder>
                   <w:docPart w:val="7F4D3E5C0994448DB1DDDB8200DD300F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25489076" w14:textId="22B052B3" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="25489076" w14:textId="22B052B3" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1103993877"/>
                 <w:placeholder>
                   <w:docPart w:val="C4ABA98229054659A0E7EE3A9F6307C3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDAC6F2" w14:textId="41B9B031" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="6BDAC6F2" w14:textId="41B9B031" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1249802629"/>
                 <w:placeholder>
                   <w:docPart w:val="849DAA10DBB44C13BD02CE345300E707"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="430F2813" w14:textId="44ED28C7" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="430F2813" w14:textId="44ED28C7" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-200098310"/>
                 <w:placeholder>
                   <w:docPart w:val="2652B76C347D49F9AE0604BC770AE46D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37814BFA" w14:textId="06A3940A" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="37814BFA" w14:textId="06A3940A" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="870654293"/>
                 <w:placeholder>
                   <w:docPart w:val="0F178256639D483893E0274C5E00EE2C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
@@ -7109,458 +7165,458 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D780F" w14:paraId="10AB7A97" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAD24E1" w14:textId="337B7D91" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="0FAD24E1" w14:textId="337B7D91" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2032171651"/>
                 <w:placeholder>
                   <w:docPart w:val="22BBF9D9001643A0A051EB0317D85AEF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="006C95B2" w14:textId="7A4F34DA" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="006C95B2" w14:textId="7A4F34DA" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-203561512"/>
                 <w:placeholder>
                   <w:docPart w:val="269FBCFD84E548CE9076089A852A4139"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B78BDA" w14:textId="72F4EC28" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="60B78BDA" w14:textId="72F4EC28" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1088661140"/>
                 <w:placeholder>
                   <w:docPart w:val="388150D3AC2A48CEAA9E6B9A9B917327"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7D2141" w14:textId="2FB628EB" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="7C7D2141" w14:textId="2FB628EB" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1978128007"/>
                 <w:placeholder>
                   <w:docPart w:val="D9F9D7405E9A42FF9E282848609D35EA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6771B7F7" w14:textId="2915DC19" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="6771B7F7" w14:textId="2915DC19" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1210765374"/>
                 <w:placeholder>
                   <w:docPart w:val="7F857E25AF004F2CA2CDE3572EE9F567"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D780F" w14:paraId="03A7EC3B" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03B8E890" w14:textId="1738DEE5" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="03B8E890" w14:textId="1738DEE5" w:rsidR="009D780F" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1823654124"/>
                 <w:placeholder>
                   <w:docPart w:val="304FD249CF9844589AD014E4B0AE0038"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BE8A9E" w14:textId="1A9EBEA6" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="67BE8A9E" w14:textId="1A9EBEA6" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-202865812"/>
                 <w:placeholder>
                   <w:docPart w:val="371D44581A5840F292A695B489809C92"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13D8B2FB" w14:textId="66DAC5E4" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="13D8B2FB" w14:textId="66DAC5E4" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1751882344"/>
                 <w:placeholder>
                   <w:docPart w:val="6DB7A978E0844732BF391A6290D5066C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B570A04" w14:textId="733A7594" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="7B570A04" w14:textId="733A7594" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="914129864"/>
                 <w:placeholder>
                   <w:docPart w:val="7752FEACE80547F1A1984558E7250ABC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="009D780F" w:rsidRPr="00F07AC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55283C8E" w14:textId="59929D70" w:rsidR="009D780F" w:rsidRDefault="00000000" w:rsidP="009D780F">
+          <w:p w14:paraId="55283C8E" w14:textId="59929D70" w:rsidR="009D780F" w:rsidRDefault="00DB2084" w:rsidP="009D780F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1023466594"/>
                 <w:placeholder>
                   <w:docPart w:val="68D98FA2E9D1458F8F8E9EBED50F8965"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
@@ -7799,2138 +7855,2138 @@
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="0096D6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DC70C03" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="000151D7" w:rsidP="00CF711F">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="221819BE" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4071AFA5" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="4071AFA5" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1524513388"/>
                 <w:placeholder>
                   <w:docPart w:val="6F78BE0E13C546FC96D40018E197ECC3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="646C1578" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="646C1578" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2002028976"/>
                 <w:placeholder>
                   <w:docPart w:val="A88FC258E17443A9975782229C0CB1C6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21809634" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="21809634" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="745535533"/>
                 <w:placeholder>
                   <w:docPart w:val="88E8F1D7F6D743259A30D67514F179A3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0F1B29" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5D0F1B29" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="977263059"/>
                 <w:placeholder>
                   <w:docPart w:val="F249DAC33BB64788A8EDF784EA6BB994"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2791DEAB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="2791DEAB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-526413370"/>
                 <w:placeholder>
                   <w:docPart w:val="5BBE9A259D7B41E59C576C6D7F504A4A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="5539BA73" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A05CC7" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="11A05CC7" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1025863418"/>
                 <w:placeholder>
                   <w:docPart w:val="4005637915E843389D5D2BB4A0E5F3A8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5013EE19" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5013EE19" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-432433880"/>
                 <w:placeholder>
                   <w:docPart w:val="CF68A33D1B484190A4741EDA806C328E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A20A94" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="27A20A94" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1862319671"/>
                 <w:placeholder>
                   <w:docPart w:val="191F9851749047F7971145667E6723B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7C8CE9" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="0E7C8CE9" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1460030154"/>
                 <w:placeholder>
                   <w:docPart w:val="53C042B7C4924706A365CF38846A7C7E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B368283" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5B368283" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="979953887"/>
                 <w:placeholder>
                   <w:docPart w:val="5F4116501BB54889B10923794845738D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="02736A57" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B2A5F8" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="22B2A5F8" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="388149343"/>
                 <w:placeholder>
                   <w:docPart w:val="2E43FBFAA4E044288C002DD3F66AC755"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A95ECEB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="3A95ECEB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1698296811"/>
                 <w:placeholder>
                   <w:docPart w:val="B0699D1073BE4547A5BA11B31F29A132"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24AEB456" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="24AEB456" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-685284607"/>
                 <w:placeholder>
                   <w:docPart w:val="B595BF97901149668285609DE6EEAB20"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D490D39" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="5D490D39" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="2025744200"/>
                 <w:placeholder>
                   <w:docPart w:val="F312FFCAA7CE4420821285D2311FB9D0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568D3692" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="568D3692" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1783951083"/>
                 <w:placeholder>
                   <w:docPart w:val="089D9A9FC90D47978F17EA5D33C52E2A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="14999876" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C34348" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="20C34348" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1401756307"/>
                 <w:placeholder>
                   <w:docPart w:val="C9D49449C9564C0181E3F8698227A9B3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF8D30F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="7DF8D30F" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-96340468"/>
                 <w:placeholder>
                   <w:docPart w:val="ADC62EF2FA9C41E183D08D443EF90B68"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC5D63E" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="4DC5D63E" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1506970056"/>
                 <w:placeholder>
                   <w:docPart w:val="D2E3D8A35BDE4C9CAEE2535B9A11952E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39B8E2AA" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="39B8E2AA" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1592858059"/>
                 <w:placeholder>
                   <w:docPart w:val="C4E7DC127DCF4BECB7F0C88806C302A0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04DC5AF2" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="04DC5AF2" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1773581966"/>
                 <w:placeholder>
                   <w:docPart w:val="5875321C710F491FA7B4429CCC16B877"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="6DA503E2" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="637A903A" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="637A903A" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-883097724"/>
                 <w:placeholder>
                   <w:docPart w:val="F9BD2CC6EBEE48A69AFFD65BACD47309"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFBE519" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="6FFBE519" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-624542948"/>
                 <w:placeholder>
                   <w:docPart w:val="218207F240D24EB39B8B78F1C1B615C1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D90DCBB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="2D90DCBB" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-97249294"/>
                 <w:placeholder>
                   <w:docPart w:val="5451C3B2A0FE47ED843E5438F765B9FD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2970B419" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="2970B419" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-545291309"/>
                 <w:placeholder>
                   <w:docPart w:val="F08253B8A9674EF1B33DD2ED1511E6B7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B9E577" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="63B9E577" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1596167267"/>
                 <w:placeholder>
                   <w:docPart w:val="6582343C06B3412790D1229126B5879F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="6C6663C7" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E92E664" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="6E92E664" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1039581853"/>
                 <w:placeholder>
                   <w:docPart w:val="FA152A940EF148B0A56EED5F44A78E51"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149D7CBF" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="149D7CBF" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1391546028"/>
                 <w:placeholder>
                   <w:docPart w:val="70D2E4395D9B4AAFAB415A97238294D5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C76CF2" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="78C76CF2" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1776904369"/>
                 <w:placeholder>
                   <w:docPart w:val="CB7D76977CE94F54B22938EF3E262FC4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AB7DA6" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="15AB7DA6" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1278563257"/>
                 <w:placeholder>
                   <w:docPart w:val="1B711BA3AD9B4DE5996C8940546234E6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFFF4FC" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="6EFFF4FC" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2019694748"/>
                 <w:placeholder>
                   <w:docPart w:val="F0190B099A99487B880FFF2D19B21817"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="7900BEFD" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0EA96D" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="2F0EA96D" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1685018198"/>
                 <w:placeholder>
                   <w:docPart w:val="42187425566342568A44B5718BFA0DE2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6086963C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="6086963C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="2059899176"/>
                 <w:placeholder>
                   <w:docPart w:val="CD443AC085C647F2B0B657C0B22C7DAE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="263E5B42" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="263E5B42" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="461305342"/>
                 <w:placeholder>
                   <w:docPart w:val="64E6CC6ED82B45EA964AB0C5F1C947AB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413FB630" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="413FB630" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1905125318"/>
                 <w:placeholder>
                   <w:docPart w:val="C8A5E1AE2EBA4158902A3C506EEE589F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="443D26A7" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="443D26A7" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1459402895"/>
                 <w:placeholder>
                   <w:docPart w:val="DDC0070328C74431A0BE817C9805D159"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000151D7" w14:paraId="1F516389" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CABE673" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="2CABE673" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="453454085"/>
                 <w:placeholder>
                   <w:docPart w:val="71AB607127F54E9784F380C477D9517F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B48B0A" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="59B48B0A" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-365065846"/>
                 <w:placeholder>
                   <w:docPart w:val="FDE50A38528848389B13F739D712B5D7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E46E07C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="7E46E07C" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-757445734"/>
                 <w:placeholder>
                   <w:docPart w:val="1D211A08FB26428583A349A0E8E0AAEB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="001EFDCC" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="001EFDCC" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1662227958"/>
                 <w:placeholder>
                   <w:docPart w:val="32FA0E8CA36B4AE9884BDCD387AAC3A5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFB1B41" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00000000" w:rsidP="00CF711F">
+          <w:p w14:paraId="3FFB1B41" w14:textId="77777777" w:rsidR="000151D7" w:rsidRPr="002779DD" w:rsidRDefault="00DB2084" w:rsidP="00CF711F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1232893802"/>
                 <w:placeholder>
                   <w:docPart w:val="DED1E20D67CA420EA559FA4271D05569"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000151D7" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00014694" w14:paraId="58FF2910" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D5D44F" w14:textId="01B3E599" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="32D5D44F" w14:textId="01B3E599" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1330643061"/>
                 <w:placeholder>
                   <w:docPart w:val="8749EDA2D5224063AFD8236A94AE7E4C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="503EB0CB" w14:textId="5348D6EF" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="503EB0CB" w14:textId="5348D6EF" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-212121354"/>
                 <w:placeholder>
                   <w:docPart w:val="CFDD0B8464834F30A024BEB82A9BA51A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10112A46" w14:textId="5B1B3557" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="10112A46" w14:textId="5B1B3557" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1732568171"/>
                 <w:placeholder>
                   <w:docPart w:val="A65EEDC271F64817AE6C4E2DC60FAE43"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8F80B0" w14:textId="0D639081" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="7D8F80B0" w14:textId="0D639081" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1302186023"/>
                 <w:placeholder>
                   <w:docPart w:val="76E67A416B374318980E7DB66B7DF12E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0548E829" w14:textId="503A9AEB" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="0548E829" w14:textId="503A9AEB" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-417099967"/>
                 <w:placeholder>
                   <w:docPart w:val="B2D4B0BA511C48A98E3FC321D6264CB1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00014694" w14:paraId="4A3536A0" w14:textId="77777777" w:rsidTr="000151D7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71CC7370" w14:textId="70B3DBB9" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="71CC7370" w14:textId="70B3DBB9" w:rsidR="00014694" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1502892375"/>
                 <w:placeholder>
                   <w:docPart w:val="622C6F8B407C43ED94E7EFC3F51C6C3E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b w:val="0"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B758147" w14:textId="6C8572B6" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="4B758147" w14:textId="6C8572B6" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-507140387"/>
                 <w:placeholder>
                   <w:docPart w:val="13DD7F88FA2E460494717C08CE71A7DA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75ED68B7" w14:textId="332A9AA4" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="75ED68B7" w14:textId="332A9AA4" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="1759477757"/>
                 <w:placeholder>
                   <w:docPart w:val="46F8125ED03A40E2990022E57A2011E5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD73236" w14:textId="5F6522E4" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="2FD73236" w14:textId="5F6522E4" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="2075934554"/>
                 <w:placeholder>
                   <w:docPart w:val="B4F2F814484B4541B9223484B8E89886"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00014694" w:rsidRPr="002779DD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAE13A9" w14:textId="12EDB3B9" w:rsidR="00014694" w:rsidRDefault="00000000" w:rsidP="00014694">
+          <w:p w14:paraId="6DAE13A9" w14:textId="12EDB3B9" w:rsidR="00014694" w:rsidRDefault="00DB2084" w:rsidP="00014694">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1017231102"/>
                 <w:placeholder>
                   <w:docPart w:val="98B5BF096B194457ABB6D9D4F67C95B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -10029,51 +10085,51 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0096D6"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>: For field work or wildlife studies, please skip this question.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F8C4AD" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="00151FA3" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="163E70"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="309DF285" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="00151FA3" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="309DF285" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="00151FA3" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="209472137"/>
                 <w:placeholder>
                   <w:docPart w:val="DD8E5BA546EC47248BDE73A94402A4A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
@@ -10122,71 +10178,73 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Does this </w:t>
             </w:r>
             <w:r w:rsidR="00812E45">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> involve the use of genetically modified animals?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-235779898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="972553909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D206D7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>answer the questions below</w:t>
             </w:r>
             <w:r>
@@ -10204,101 +10262,103 @@
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F954C47" w14:textId="30737117" w:rsidR="00C935F0" w:rsidRPr="00C935F0" w:rsidRDefault="00C935F0" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Has the IBC been contacted or consulted?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="918376963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1820250755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(explain below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="541A956A" w14:textId="1AE2F4F4" w:rsidR="00C935F0" w:rsidRPr="00C935F0" w:rsidRDefault="00C935F0" w:rsidP="00C935F0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FDBE845" w14:textId="6D20BFF6" w:rsidR="00C935F0" w:rsidRDefault="00000000" w:rsidP="00C935F0">
+          <w:p w14:paraId="0FDBE845" w14:textId="6D20BFF6" w:rsidR="00C935F0" w:rsidRDefault="00DB2084" w:rsidP="00C935F0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1291667725"/>
                 <w:placeholder>
                   <w:docPart w:val="F289065F44B147C188C2BD1920154F9F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00C935F0" w:rsidRPr="00151FA3">
                   <w:rPr>
@@ -10327,103 +10387,105 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Has an IBC tracking # been assigned to this </w:t>
             </w:r>
             <w:r w:rsidR="00A5494C">
               <w:t>project</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> yet?</w:t>
             </w:r>
             <w:r w:rsidR="00364D33">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-39677942"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00364D33">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00364D33">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1001395547"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00364D33">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00364D33">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="00364D33">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(indicate IBC # below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3434FBCD" w14:textId="5E41F433" w:rsidR="00364D33" w:rsidRPr="00364D33" w:rsidRDefault="00364D33" w:rsidP="00364D33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23423361" w14:textId="59767576" w:rsidR="00364D33" w:rsidRDefault="00000000" w:rsidP="00364D33">
+          <w:p w14:paraId="23423361" w14:textId="59767576" w:rsidR="00364D33" w:rsidRDefault="00DB2084" w:rsidP="00364D33">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="2071147877"/>
                 <w:placeholder>
                   <w:docPart w:val="29C19158D6804486A7A7C494DC7A45E4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
@@ -10451,51 +10513,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0215EC35" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Describe any phenotypic consequences of the genetic manipulations to the animals, and any special care or monitoring that the animals will require. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E135FE8" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="00DA2DC4" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68531907" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="68531907" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="641165710"/>
                 <w:placeholder>
                   <w:docPart w:val="14F3AF7BFF5A4BAC8672AC5F49E271BF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -10584,51 +10646,51 @@
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0006619C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>For field work or wildlife studies, please skip this question.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="490A0C63" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="007828D4" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="218A1FD0" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="218A1FD0" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="937723005"/>
                 <w:placeholder>
                   <w:docPart w:val="D7AD9A4EF4C247BB9629F945C87B4671"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
@@ -10732,51 +10794,51 @@
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0006619C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>For field work or wildlife studies, please skip this question.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66FEEE5B" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="008734A5" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D0B05DA" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="5D0B05DA" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="892853189"/>
                 <w:placeholder>
                   <w:docPart w:val="784017D4F39D4C0ABE2EF6E78E73B256"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -10962,99 +11024,101 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> submitting your IACUC application, regardless of whether fish will be housed at UNE.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EC81CC" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="00D20D7D" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D3C438D" w14:textId="54912135" w:rsidR="0018547D" w:rsidRPr="007828D4" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="6D3C438D" w14:textId="54912135" w:rsidR="0018547D" w:rsidRPr="007828D4" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-438455897"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA55C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0018547D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1268849844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0018547D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0018547D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="0018547D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(specify date below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BF86D43" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="007828D4" w:rsidRDefault="0018547D" w:rsidP="0018547D">
@@ -11187,130 +11251,132 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007A3492">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> or anywhere else outside the central facility for more than 12 hours?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71DDB43A" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="00542AAF" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6157FAF9" w14:textId="5F8EC208" w:rsidR="0018547D" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="6157FAF9" w14:textId="5F8EC208" w:rsidR="0018547D" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="494158864"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0018547D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0018547D">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1816912735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0018547D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0018547D">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="0018547D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0006619C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>provide details below – e.g., UNE building and room number</w:t>
             </w:r>
             <w:r w:rsidR="0018547D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07441494" w14:textId="77777777" w:rsidR="0018547D" w:rsidRPr="008734A5" w:rsidRDefault="0018547D" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59D61761" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00000000" w:rsidP="0018547D">
+          <w:p w14:paraId="59D61761" w14:textId="77777777" w:rsidR="0018547D" w:rsidRDefault="00DB2084" w:rsidP="0018547D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="769360193"/>
                 <w:placeholder>
                   <w:docPart w:val="411C02FF008C4D91A7F6BDE85AB5DC08"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
@@ -12071,94 +12137,96 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B6175" w:rsidRPr="006F4844">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77D70BC3" w14:textId="77777777" w:rsidR="00231219" w:rsidRPr="00231219" w:rsidRDefault="00231219" w:rsidP="00231219">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F6B6060" w14:textId="75F999F3" w:rsidR="007D06FC" w:rsidRPr="006F4844" w:rsidRDefault="00000000" w:rsidP="00231219">
+          <w:p w14:paraId="5F6B6060" w14:textId="75F999F3" w:rsidR="007D06FC" w:rsidRPr="006F4844" w:rsidRDefault="00DB2084" w:rsidP="00231219">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="-583076148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F4844" w:rsidRPr="006F4844">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F4844">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="1917433177"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F4844" w:rsidRPr="006F4844">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006F4844">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="006F4844" w:rsidRPr="006F4844">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(answer the question below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7075C33F" w14:textId="7137465A" w:rsidR="006F4844" w:rsidRPr="00231219" w:rsidRDefault="006F4844" w:rsidP="006F4844">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
@@ -12201,123 +12269,125 @@
             </w:r>
             <w:r w:rsidR="00A07E0F">
               <w:t xml:space="preserve"> without modification</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="009A178B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C0C9B54" w14:textId="77777777" w:rsidR="001550B9" w:rsidRPr="001550B9" w:rsidRDefault="001550B9" w:rsidP="001550B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CD6B641" w14:textId="22B29312" w:rsidR="001550B9" w:rsidRPr="001550B9" w:rsidRDefault="00000000" w:rsidP="001550B9">
+          <w:p w14:paraId="1CD6B641" w14:textId="22B29312" w:rsidR="001550B9" w:rsidRPr="001550B9" w:rsidRDefault="00DB2084" w:rsidP="001550B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="1890458287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A178B" w:rsidRPr="001550B9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A178B">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="001550B9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
             <w:r w:rsidR="001550B9" w:rsidRPr="004A1005">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="0096D6"/>
               </w:rPr>
               <w:t>Note 1</w:t>
             </w:r>
             <w:r w:rsidR="001550B9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> below)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E41EAC6" w14:textId="49E102F0" w:rsidR="00231219" w:rsidRPr="001550B9" w:rsidRDefault="00000000" w:rsidP="001550B9">
+          <w:p w14:paraId="4E41EAC6" w14:textId="49E102F0" w:rsidR="00231219" w:rsidRPr="001550B9" w:rsidRDefault="00DB2084" w:rsidP="001550B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="544027012"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A178B" w:rsidRPr="001550B9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A178B">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="001550B9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001550B9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
             <w:r w:rsidR="001550B9" w:rsidRPr="004A1005">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="0096D6"/>
@@ -13083,88 +13153,90 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0096D6"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>: For field work or wildlife studies, please skip this question.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0960EBAB" w14:textId="77777777" w:rsidR="00D05589" w:rsidRPr="00D05589" w:rsidRDefault="00D05589" w:rsidP="00D05589">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="777B029F" w14:textId="25B57246" w:rsidR="00D05589" w:rsidRDefault="00000000" w:rsidP="00D05589">
+          <w:p w14:paraId="777B029F" w14:textId="25B57246" w:rsidR="00D05589" w:rsidRDefault="00DB2084" w:rsidP="00D05589">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1592" w:hanging="1257"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-873930774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D05589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D05589">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2078478497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D05589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D05589">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="00D05589" w:rsidRPr="00D32C3B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D05589">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>answer the question below</w:t>
             </w:r>
             <w:r w:rsidR="00D05589" w:rsidRPr="00D32C3B">
@@ -13330,88 +13402,90 @@
             </w:r>
             <w:r w:rsidR="007D38E2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> behavior testing) at UNE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C8D0DC" w14:textId="77777777" w:rsidR="00D206D7" w:rsidRPr="005F645C" w:rsidRDefault="00D206D7" w:rsidP="00D206D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57016C53" w14:textId="5DA167BA" w:rsidR="00D206D7" w:rsidRDefault="00000000" w:rsidP="00D206D7">
+          <w:p w14:paraId="57016C53" w14:textId="5DA167BA" w:rsidR="00D206D7" w:rsidRDefault="00DB2084" w:rsidP="00D206D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1592" w:hanging="1257"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="532996472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D05589">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206D7">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="585811255"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D206D7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D206D7">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="00D206D7" w:rsidRPr="00D32C3B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="005E5AF5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>answer the questions</w:t>
             </w:r>
             <w:r w:rsidR="00D206D7">
@@ -13687,88 +13761,90 @@
             </w:r>
             <w:r w:rsidR="00CB76CD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>a different</w:t>
             </w:r>
             <w:r w:rsidR="0001486E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> location within UNE?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36D88FCF" w14:textId="77777777" w:rsidR="00A87CA6" w:rsidRPr="00A87CA6" w:rsidRDefault="00A87CA6" w:rsidP="00A87CA6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15C79ECF" w14:textId="475E4066" w:rsidR="00D32C3B" w:rsidRPr="00C7574B" w:rsidRDefault="00000000" w:rsidP="00D32C3B">
+          <w:p w14:paraId="15C79ECF" w14:textId="475E4066" w:rsidR="00D32C3B" w:rsidRPr="00C7574B" w:rsidRDefault="00DB2084" w:rsidP="00D32C3B">
             <w:pPr>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-760982959"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D32C3B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D32C3B">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1331955870"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D32C3B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D32C3B">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="00D32C3B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0001486E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">enter the date the </w:t>
             </w:r>
             <w:r w:rsidR="003237A0">
@@ -13971,71 +14047,73 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">procedures fall under USDA </w:t>
             </w:r>
             <w:r w:rsidR="006C643F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">pain </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">category D or E?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-665012083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1710642386"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(answer the questions below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B338CBE" w14:textId="23AB1C48" w:rsidR="00EA0B1C" w:rsidRPr="008D1C03" w:rsidRDefault="00EA0B1C" w:rsidP="00EA0B1C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
@@ -14165,51 +14243,51 @@
               <w:t xml:space="preserve"> or cannot be used</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0091142E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE2CDB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Alternatives include methods that refine existing tests by minimizing animal distress, reduce the number of animals necessary for an experiment, or replace whole-animal use with in vitro or other tests.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="325E68B7" w14:textId="77777777" w:rsidR="00F44EB4" w:rsidRPr="00083CA3" w:rsidRDefault="00F44EB4" w:rsidP="00F44EB4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25BF2302" w14:textId="0B3338AC" w:rsidR="00F44EB4" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00F44EB4">
+          <w:p w14:paraId="25BF2302" w14:textId="0B3338AC" w:rsidR="00F44EB4" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00F44EB4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-1197238109"/>
                 <w:placeholder>
                   <w:docPart w:val="D6E22A0BD6244BED927872390E7F6D83"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00083CA3" w:rsidRPr="00083CA3">
                   <w:rPr>
@@ -14276,106 +14354,109 @@
             <w:r w:rsidR="00A95B30">
               <w:t>outlined in ‘</w:t>
             </w:r>
             <w:r w:rsidR="00A95B30" w:rsidRPr="00C3038C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0096D6"/>
               </w:rPr>
               <w:t>Supplemental Form D: Use of Biological Materials, Chemicals, Drugs, Hazardous Agents, or Other Substances in Animal Studies</w:t>
             </w:r>
             <w:r w:rsidR="00C3038C">
               <w:t xml:space="preserve">’? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB46909" w14:textId="77777777" w:rsidR="00C956C3" w:rsidRPr="00C956C3" w:rsidRDefault="00C956C3" w:rsidP="00C956C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72E935DA" w14:textId="72499F02" w:rsidR="00A95B30" w:rsidRPr="00DF0690" w:rsidRDefault="00000000" w:rsidP="00C956C3">
+          <w:p w14:paraId="72E935DA" w14:textId="72499F02" w:rsidR="00A95B30" w:rsidRPr="00DF0690" w:rsidRDefault="00DB2084" w:rsidP="00C956C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1349404166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D04E0B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D04E0B">
               <w:t xml:space="preserve"> N/A   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1368565091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C3038C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C3038C">
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="585195014"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C3038C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C3038C">
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="069DBC8C" w14:textId="6C57099E" w:rsidR="00DF0690" w:rsidRPr="00DF0690" w:rsidRDefault="00DF0690" w:rsidP="00DF0690">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35C83EE5" w14:textId="21E37EA5" w:rsidR="00A3130C" w:rsidRDefault="00A3130C" w:rsidP="008E7C90">
             <w:pPr>
@@ -14398,51 +14479,51 @@
               <w:t xml:space="preserve">anesthetics, </w:t>
             </w:r>
             <w:r>
               <w:t>analgesics</w:t>
             </w:r>
             <w:r w:rsidR="00BB655A">
               <w:t>, sedatives, or tranquilizers</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cannot be used</w:t>
             </w:r>
             <w:r w:rsidR="00B94762">
               <w:t xml:space="preserve"> to relieve pain or distress in animals. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D5D95C3" w14:textId="5A471DCC" w:rsidR="00A3130C" w:rsidRPr="00083CA3" w:rsidRDefault="00A3130C" w:rsidP="00A3130C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="754F11A5" w14:textId="30F17D7C" w:rsidR="00A3130C" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="00A3130C">
+          <w:p w14:paraId="754F11A5" w14:textId="30F17D7C" w:rsidR="00A3130C" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="00A3130C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="907960027"/>
                 <w:placeholder>
                   <w:docPart w:val="9264275AD0C746EE8B801500BAB74CFA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00A3130C" w:rsidRPr="00083CA3">
                   <w:rPr>
@@ -14533,150 +14614,204 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> reference sources must be listed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>, and the date range should include the past 5-10 years.</w:t>
             </w:r>
             <w:r w:rsidR="008E7C90">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B2F9E4F" w14:textId="6CD92AD7" w:rsidR="008E7C90" w:rsidRPr="00083CA3" w:rsidRDefault="008E7C90" w:rsidP="008E7C90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="624D7AE8" w14:textId="69806820" w:rsidR="008E7C90" w:rsidRPr="00083CA3" w:rsidRDefault="00000000" w:rsidP="008E7C90">
+          <w:p w14:paraId="624D7AE8" w14:textId="69806820" w:rsidR="008E7C90" w:rsidRPr="00083CA3" w:rsidRDefault="00DB2084" w:rsidP="008E7C90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
                 <w:id w:val="-2085596174"/>
                 <w:placeholder>
                   <w:docPart w:val="3A4C06221D4843F8B0DE13A0EB762FA9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="008E7C90" w:rsidRPr="00083CA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="59F31B65" w14:textId="77777777" w:rsidR="008E7C90" w:rsidRPr="00083CA3" w:rsidRDefault="008E7C90" w:rsidP="008E7C90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D4F35E1" w14:textId="67BC0FB3" w:rsidR="00CE2CDB" w:rsidRDefault="00D36DA1" w:rsidP="00CE2CDB">
+          <w:p w14:paraId="0D4F35E1" w14:textId="64F2C1AD" w:rsidR="00CE2CDB" w:rsidRDefault="00D36DA1" w:rsidP="00CE2CDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For procedures involving USDA category D or E </w:t>
             </w:r>
             <w:r w:rsidR="00FF3D98">
               <w:t>activities</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00CE2CDB">
-              <w:t xml:space="preserve"> the UNE attending veterinarian, Dr. Arthur Lage, </w:t>
+              <w:t xml:space="preserve"> the UNE attending veterinarian, </w:t>
+            </w:r>
+            <w:r w:rsidR="009748BB">
+              <w:t>Dr. Moira Sheehan</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE2CDB">
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D36DA1">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>MUST</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> be </w:t>
             </w:r>
             <w:r w:rsidR="00CE2CDB">
               <w:t>consulted prior to submitting this application</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00CE2CDB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Lage can be contacted at </w:t>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="009748BB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Sheehan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be contacted at </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00A9746A">
+              <w:r w:rsidR="009748BB" w:rsidRPr="00487ABA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
-                <w:t>artlage123@gmail.com</w:t>
+                <w:t>sheehan.moira@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> or (617) 699-2256. </w:t>
+              <w:t xml:space="preserve"> or (</w:t>
+            </w:r>
+            <w:r w:rsidR="009748BB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>508</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="009748BB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009748BB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>7041</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FE65D77" w14:textId="77777777" w:rsidR="00CE2CDB" w:rsidRPr="00CE2CDB" w:rsidRDefault="00CE2CDB" w:rsidP="00CE2CDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BC6F007" w14:textId="3FE2196E" w:rsidR="00D36DA1" w:rsidRPr="0083684E" w:rsidRDefault="00D36DA1" w:rsidP="00D36DA1">
             <w:pPr>
               <w:ind w:left="695"/>
             </w:pPr>
             <w:r w:rsidRPr="00E2224C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14872,101 +15007,103 @@
               <w:t>unplanned</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA55C3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>euthanasia of animals?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C8143CF" w14:textId="77777777" w:rsidR="00162E16" w:rsidRPr="00162E16" w:rsidRDefault="00162E16" w:rsidP="00162E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="334"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14BDD4DC" w14:textId="05D376CD" w:rsidR="00AA55C3" w:rsidRPr="0096034C" w:rsidRDefault="00000000" w:rsidP="00162E16">
+          <w:p w14:paraId="14BDD4DC" w14:textId="05D376CD" w:rsidR="00AA55C3" w:rsidRPr="0096034C" w:rsidRDefault="00DB2084" w:rsidP="00162E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="334"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1117362387"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA55C3" w:rsidRPr="00AA55C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA55C3" w:rsidRPr="00AA55C3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-2045976406"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA55C3" w:rsidRPr="00AA55C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA55C3" w:rsidRPr="00AA55C3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="00AA55C3" w:rsidRPr="00AA55C3">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(answer the questions below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2812B2" w14:textId="77777777" w:rsidR="0096034C" w:rsidRPr="0096034C" w:rsidRDefault="0096034C" w:rsidP="0096034C">
@@ -15318,89 +15455,91 @@
               <w:r w:rsidR="003E3F5A" w:rsidRPr="002A29FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003E3F5A" w:rsidRPr="002A29FD">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="003E3F5A">
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="201F6E00" w14:textId="70CBC605" w:rsidR="003E3F5A" w:rsidRPr="003E3F5A" w:rsidRDefault="003E3F5A" w:rsidP="003E3F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="694"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="064FCF64" w14:textId="3197AB5E" w:rsidR="003E3F5A" w:rsidRPr="00582FDA" w:rsidRDefault="00000000" w:rsidP="003E3F5A">
+          <w:p w14:paraId="064FCF64" w14:textId="3197AB5E" w:rsidR="003E3F5A" w:rsidRPr="00582FDA" w:rsidRDefault="00DB2084" w:rsidP="003E3F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1592" w:hanging="898"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1104143891"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E3F5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E3F5A">
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-597953097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E3F5A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E3F5A">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:r w:rsidR="003E3F5A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(provide a scientific justification below why this method must be used)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED3F11E" w14:textId="77777777" w:rsidR="003E3F5A" w:rsidRPr="000C3119" w:rsidRDefault="003E3F5A" w:rsidP="003E3F5A">
             <w:pPr>
               <w:ind w:hanging="898"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
@@ -16039,71 +16178,73 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> involve the use of fish</w:t>
             </w:r>
             <w:r w:rsidR="00AE21D0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> to be housed at UNE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2091884407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="661043040"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(answer the questions below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50BEDE74" w14:textId="77777777" w:rsidR="006F3471" w:rsidRPr="006F3471" w:rsidRDefault="006F3471" w:rsidP="006F3471">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
@@ -16202,74 +16343,76 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Will more than one species to be housed in the same environment together?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="-23335473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EE2320">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 </w:rPr>
                 <w:id w:val="-1680810379"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EE2320">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE2320">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(explain below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4449DFA1" w14:textId="154C026C" w:rsidR="006F3471" w:rsidRPr="00EE2320" w:rsidRDefault="006F3471" w:rsidP="00EE2320">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
@@ -16504,71 +16647,73 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">laboratory </w:t>
             </w:r>
             <w:r w:rsidR="00992AEC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>mice or rats</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1985992686"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="003613FB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003613FB">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2032060486"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="003613FB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003613FB">
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="003613FB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(answer the questions below)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="007DCC08" w14:textId="77777777" w:rsidR="00C96F7E" w:rsidRPr="00C96F7E" w:rsidRDefault="00C96F7E" w:rsidP="00C96F7E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
@@ -16598,78 +16743,80 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> space within the UNE Behavior Core?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-367923672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-732779526"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="000344B1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -16704,78 +16851,80 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Will you be using space only (no equipment) within the UNE Behavior Core?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-165398287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1061403842"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="000344B1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -16808,78 +16957,80 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Will you need assistance from any personnel from the UNE Behavior Core?  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-322589781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="831803382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="000344B1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -17220,50 +17371,51 @@
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7C08">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
             <w:r w:rsidRPr="00802B81">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1030185520"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1501EE4A" w14:textId="77777777" w:rsidR="00DC4F50" w:rsidRDefault="00DC4F50" w:rsidP="005E1054">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -17329,50 +17481,51 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33EDBC7F" w14:textId="3DF5C245" w:rsidR="00DC4F50" w:rsidRPr="00EC4E82" w:rsidRDefault="00DC4F50" w:rsidP="00EC4E82">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1972402266"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="426514A6" w14:textId="08956509" w:rsidR="00DC4F50" w:rsidRDefault="00DC4F50" w:rsidP="005E1054">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -17412,79 +17565,81 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8370" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A5254EC" w14:textId="4AA7530F" w:rsidR="00DC4F50" w:rsidRPr="00151C0F" w:rsidRDefault="00DC4F50" w:rsidP="00151C0F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Supplemental Form C: Animal Surgical Procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-416401547"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0390ABD8" w14:textId="77777777" w:rsidR="00DC4F50" w:rsidRDefault="00DC4F50" w:rsidP="00DA6DBE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1518230023"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="58DD7D40" w14:textId="77777777" w:rsidR="00DC4F50" w:rsidRDefault="00DC4F50" w:rsidP="00DA6DBE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00DC4F50" w14:paraId="0F80DE77" w14:textId="77777777" w:rsidTr="00A06772">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
@@ -17517,79 +17672,81 @@
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Supplemental Form D: Use of Biological Materials, Chemicals, Drugs, Hazardous Agents, or Other Substances in Animal Studies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D26DB45" w14:textId="69DFC9C3" w:rsidR="00DC4F50" w:rsidRPr="00D567B5" w:rsidRDefault="00DC4F50" w:rsidP="00151C0F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2016141087"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="66B6B3CC" w14:textId="54396442" w:rsidR="00DC4F50" w:rsidRDefault="006927CE" w:rsidP="00DA6DBE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1602483195"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="04C83409" w14:textId="77777777" w:rsidR="00DC4F50" w:rsidRDefault="00DC4F50" w:rsidP="00DA6DBE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006927CE" w14:paraId="36F469D9" w14:textId="77777777" w:rsidTr="00A06772">
@@ -17617,79 +17774,81 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8370" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D2334C3" w14:textId="7F8967EF" w:rsidR="006927CE" w:rsidRDefault="006927CE" w:rsidP="006927CE">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Supplemental Form E: Field Work &amp; Wildlife Studies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1271972352"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7AABFE9E" w14:textId="43D8ACDA" w:rsidR="006927CE" w:rsidRDefault="006927CE" w:rsidP="006927CE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-336847213"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3353F540" w14:textId="6A6BF9D7" w:rsidR="006927CE" w:rsidRDefault="006927CE" w:rsidP="006927CE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006927CE" w14:paraId="14799399" w14:textId="77777777" w:rsidTr="00A06772">
@@ -17719,79 +17878,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8370" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4482FA" w14:textId="5B27ED36" w:rsidR="006927CE" w:rsidRDefault="006927CE" w:rsidP="006927CE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Supplemental Form F: Teaching &amp; Course Activities</w:t>
             </w:r>
             <w:r w:rsidR="00CC6F3A">
               <w:t xml:space="preserve"> Involving Live Animals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1766296728"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="51616652" w14:textId="54E5354F" w:rsidR="006927CE" w:rsidRDefault="006927CE" w:rsidP="006927CE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="487902271"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="209F25CB" w14:textId="765E916A" w:rsidR="006927CE" w:rsidRDefault="006927CE" w:rsidP="006927CE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00FA3AE6" w14:paraId="07AC7CCF" w14:textId="77777777" w:rsidTr="00A06772">
@@ -17867,79 +18028,81 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> within Section G of this application)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42273963" w14:textId="77777777" w:rsidR="00FA3AE6" w:rsidRPr="00B95EAE" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-652060958"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="75D16241" w14:textId="4A005054" w:rsidR="00FA3AE6" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-767077413"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0500B856" w14:textId="6845D425" w:rsidR="00FA3AE6" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00FA3AE6" w14:paraId="7A5DC9C8" w14:textId="77777777" w:rsidTr="00A06772">
@@ -18020,79 +18183,81 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> a copy of the IACUC-approved Behavior Core Service Book with your application.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3006AF77" w14:textId="60F98289" w:rsidR="00FA3AE6" w:rsidRPr="0001103A" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="126594549"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0B863D94" w14:textId="3EFB59B1" w:rsidR="00FA3AE6" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-40289084"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4DF2E591" w14:textId="3BB3B77E" w:rsidR="00FA3AE6" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00FA3AE6" w14:paraId="5698CCFD" w14:textId="77777777" w:rsidTr="00A06772">
@@ -18141,79 +18306,81 @@
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> federal, state, and/or local permits</w:t>
             </w:r>
             <w:r w:rsidR="003E0F4B">
               <w:rPr>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> or licenses necessary to conduct the proposed animal activities (e.g., wildlife collection permits, endangered or protected species permits, import/export licenses for transporting animals across borders or states)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-877622481"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="72EDBF9E" w14:textId="4DD89141" w:rsidR="00FA3AE6" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="944662786"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="28942694" w14:textId="67692989" w:rsidR="00FA3AE6" w:rsidRDefault="00FA3AE6" w:rsidP="00FA3AE6">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -18259,296 +18426,311 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Remarks:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D4ED2" w14:paraId="5E8DC3C4" w14:textId="77777777" w:rsidTr="004D4ED2">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="1588033964"/>
             <w:placeholder>
               <w:docPart w:val="C206DD111AF74168BC45E978C75A55B8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="10790" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="08812C51" w14:textId="77777777" w:rsidR="004D4ED2" w:rsidRPr="00F61EC1" w:rsidRDefault="00FF6B5B" w:rsidP="00FF6B5B">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F61EC1">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F9C13B6" w14:textId="77777777" w:rsidR="004D4ED2" w:rsidRPr="008A6791" w:rsidRDefault="004D4ED2" w:rsidP="008A6791">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D4ED2" w:rsidRPr="008A6791" w:rsidSect="00F44EB4">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="097BB961" w14:textId="77777777" w:rsidR="00FE7EC7" w:rsidRDefault="00FE7EC7" w:rsidP="00BE67B0">
+    <w:p w14:paraId="4075D1D2" w14:textId="77777777" w:rsidR="00DB2084" w:rsidRDefault="00DB2084" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F4C8F8C" w14:textId="77777777" w:rsidR="00FE7EC7" w:rsidRDefault="00FE7EC7" w:rsidP="00BE67B0">
+    <w:p w14:paraId="1778ABE4" w14:textId="77777777" w:rsidR="00DB2084" w:rsidRDefault="00DB2084" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A69DF97" w14:textId="77777777" w:rsidR="00A565B9" w:rsidRDefault="00A565B9" w:rsidP="003A654A">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10790"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A565B9" w:rsidRPr="000A33D4" w14:paraId="3923E30A" w14:textId="77777777" w:rsidTr="00EB43C3">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10790" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="53993F72" w14:textId="7469FF37" w:rsidR="00A565B9" w:rsidRPr="000A33D4" w:rsidRDefault="00A565B9" w:rsidP="00EB43C3">
+        <w:p w14:paraId="53993F72" w14:textId="56267316" w:rsidR="00A565B9" w:rsidRPr="000A33D4" w:rsidRDefault="00A565B9" w:rsidP="00EB43C3">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>RES-F-011</w:t>
+            <w:t>RES</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>-F-011</w:t>
           </w:r>
           <w:r w:rsidRPr="000A33D4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">; Rev </w:t>
           </w:r>
+          <w:r w:rsidR="00ED7228">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">1; </w:t>
+            <w:t xml:space="preserve">; </w:t>
           </w:r>
           <w:r w:rsidRPr="000A33D4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Effective Date:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00E85558">
+          <w:r w:rsidR="00ED7228">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>6/11/2025</w:t>
+            <w:t>8/21/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="30C9BC51" w14:textId="77777777" w:rsidR="00A565B9" w:rsidRPr="00646293" w:rsidRDefault="00A565B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76752FF6" w14:textId="77777777" w:rsidR="00FE7EC7" w:rsidRDefault="00FE7EC7" w:rsidP="00BE67B0">
+    <w:p w14:paraId="0E0A7219" w14:textId="77777777" w:rsidR="00DB2084" w:rsidRDefault="00DB2084" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AB457EB" w14:textId="77777777" w:rsidR="00FE7EC7" w:rsidRDefault="00FE7EC7" w:rsidP="00BE67B0">
+    <w:p w14:paraId="2D22B794" w14:textId="77777777" w:rsidR="00DB2084" w:rsidRDefault="00DB2084" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2735C050" w14:textId="047ED49D" w:rsidR="00A565B9" w:rsidRDefault="00A565B9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00993C9E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:color w:val="0096D6"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -18557,51 +18739,51 @@
           <w:color w:val="0096D6"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with federal regulations, only </w:t>
       </w:r>
       <w:r w:rsidRPr="008244DB">
         <w:rPr>
           <w:i/>
           <w:color w:val="0096D6"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="0096D6"/>
         </w:rPr>
         <w:t xml:space="preserve"> individual can be designated as the principal investigator for the protocol. UNE students are NOT permitted to serve in the role of principal investigator.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2425"/>
       <w:gridCol w:w="5940"/>
       <w:gridCol w:w="2413"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A565B9" w:rsidRPr="000A33D4" w14:paraId="2DF801CF" w14:textId="77777777" w:rsidTr="00D52D5E">
       <w:trPr>
         <w:trHeight w:val="864"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2425" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="09E4893B" w14:textId="0FB52F0B" w:rsidR="00A565B9" w:rsidRPr="000A33D4" w:rsidRDefault="00A565B9" w:rsidP="00D52D5E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
@@ -18838,51 +19020,51 @@
               <w:sz w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E6A2842" w14:textId="77777777" w:rsidR="00A565B9" w:rsidRDefault="00A565B9" w:rsidP="00430178">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1052"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B74BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="647A3494"/>
     <w:lvl w:ilvl="0" w:tplc="5DD89DE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22594,177 +22776,177 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5015" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6455" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1777292015">
+  <w:num w:numId="1" w16cid:durableId="459959445">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1240024133">
+  <w:num w:numId="2" w16cid:durableId="829102036">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="125440297">
+  <w:num w:numId="3" w16cid:durableId="274294350">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="980841480">
+  <w:num w:numId="4" w16cid:durableId="1015421892">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1988125763">
+  <w:num w:numId="5" w16cid:durableId="1108041337">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="361056215">
+  <w:num w:numId="6" w16cid:durableId="1346981396">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1933010213">
+  <w:num w:numId="7" w16cid:durableId="524751547">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1716998982">
+  <w:num w:numId="8" w16cid:durableId="646517094">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1899126739">
+  <w:num w:numId="9" w16cid:durableId="1638103118">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="878396963">
+  <w:num w:numId="10" w16cid:durableId="1380976033">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="33192645">
+  <w:num w:numId="11" w16cid:durableId="1139229081">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="207761355">
+  <w:num w:numId="12" w16cid:durableId="2061781311">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1099520136">
+  <w:num w:numId="13" w16cid:durableId="1424644287">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2117627038">
+  <w:num w:numId="14" w16cid:durableId="446125871">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1958487216">
+  <w:num w:numId="15" w16cid:durableId="2010062686">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="725035090">
+  <w:num w:numId="16" w16cid:durableId="625964263">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="753549907">
+  <w:num w:numId="17" w16cid:durableId="1477916102">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="21442411">
+  <w:num w:numId="18" w16cid:durableId="1012607544">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1935284820">
+  <w:num w:numId="19" w16cid:durableId="1551453285">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1867403241">
+  <w:num w:numId="20" w16cid:durableId="699816694">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="814448523">
+  <w:num w:numId="21" w16cid:durableId="509953092">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="940337859">
+  <w:num w:numId="22" w16cid:durableId="2082897739">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1227061427">
+  <w:num w:numId="23" w16cid:durableId="2033021885">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="774205481">
+  <w:num w:numId="24" w16cid:durableId="777062596">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="673069537">
+  <w:num w:numId="25" w16cid:durableId="983461586">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1061947414">
+  <w:num w:numId="26" w16cid:durableId="1798064308">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1033306837">
+  <w:num w:numId="27" w16cid:durableId="1973438287">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="280649872">
+  <w:num w:numId="28" w16cid:durableId="544678033">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="298653725">
+  <w:num w:numId="29" w16cid:durableId="410397726">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1158227140">
+  <w:num w:numId="30" w16cid:durableId="1623490312">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1214392419">
+  <w:num w:numId="31" w16cid:durableId="893472603">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="176969861">
+  <w:num w:numId="32" w16cid:durableId="1294753306">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1747803864">
+  <w:num w:numId="33" w16cid:durableId="423190759">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="733893262">
+  <w:num w:numId="34" w16cid:durableId="1589000385">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="2129811323">
+  <w:num w:numId="35" w16cid:durableId="591285154">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="501700705">
+  <w:num w:numId="36" w16cid:durableId="1983266349">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="657464451">
+  <w:num w:numId="37" w16cid:durableId="1994676525">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1552305092">
+  <w:num w:numId="38" w16cid:durableId="1644389634">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1467238060">
+  <w:num w:numId="39" w16cid:durableId="1832865860">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1063026416">
+  <w:num w:numId="40" w16cid:durableId="478572787">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="220"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -22892,50 +23074,51 @@
     <w:rsid w:val="001755EF"/>
     <w:rsid w:val="00175D01"/>
     <w:rsid w:val="001778A2"/>
     <w:rsid w:val="00180869"/>
     <w:rsid w:val="0018110B"/>
     <w:rsid w:val="00182B25"/>
     <w:rsid w:val="00184D29"/>
     <w:rsid w:val="0018536E"/>
     <w:rsid w:val="0018547D"/>
     <w:rsid w:val="001871E5"/>
     <w:rsid w:val="00190203"/>
     <w:rsid w:val="0019087F"/>
     <w:rsid w:val="00192594"/>
     <w:rsid w:val="00194452"/>
     <w:rsid w:val="00196ABC"/>
     <w:rsid w:val="00197614"/>
     <w:rsid w:val="00197F29"/>
     <w:rsid w:val="001A18F8"/>
     <w:rsid w:val="001A27E4"/>
     <w:rsid w:val="001B3884"/>
     <w:rsid w:val="001B3915"/>
     <w:rsid w:val="001C067B"/>
     <w:rsid w:val="001C12CD"/>
     <w:rsid w:val="001C3204"/>
     <w:rsid w:val="001C4D4A"/>
+    <w:rsid w:val="001C6AD0"/>
     <w:rsid w:val="001D00E2"/>
     <w:rsid w:val="001D04EA"/>
     <w:rsid w:val="001D0D6C"/>
     <w:rsid w:val="001D1DB5"/>
     <w:rsid w:val="001D3CC0"/>
     <w:rsid w:val="001D5AED"/>
     <w:rsid w:val="001D7E6E"/>
     <w:rsid w:val="001E00B2"/>
     <w:rsid w:val="001E0551"/>
     <w:rsid w:val="001E1242"/>
     <w:rsid w:val="001E31F3"/>
     <w:rsid w:val="001E3886"/>
     <w:rsid w:val="001E6654"/>
     <w:rsid w:val="001F1507"/>
     <w:rsid w:val="001F1593"/>
     <w:rsid w:val="001F268A"/>
     <w:rsid w:val="001F3EE9"/>
     <w:rsid w:val="001F433C"/>
     <w:rsid w:val="001F7373"/>
     <w:rsid w:val="001F750A"/>
     <w:rsid w:val="00200118"/>
     <w:rsid w:val="0020298E"/>
     <w:rsid w:val="00202AB6"/>
     <w:rsid w:val="0020617C"/>
     <w:rsid w:val="00207CD1"/>
@@ -23087,50 +23270,51 @@
     <w:rsid w:val="003B6333"/>
     <w:rsid w:val="003C1A5E"/>
     <w:rsid w:val="003C1CBC"/>
     <w:rsid w:val="003C1F4A"/>
     <w:rsid w:val="003D0B07"/>
     <w:rsid w:val="003D15D1"/>
     <w:rsid w:val="003D1D36"/>
     <w:rsid w:val="003D4583"/>
     <w:rsid w:val="003D55D0"/>
     <w:rsid w:val="003D609D"/>
     <w:rsid w:val="003D7C1B"/>
     <w:rsid w:val="003E0D59"/>
     <w:rsid w:val="003E0F4B"/>
     <w:rsid w:val="003E1772"/>
     <w:rsid w:val="003E241F"/>
     <w:rsid w:val="003E3F5A"/>
     <w:rsid w:val="003E7DCB"/>
     <w:rsid w:val="003E7E12"/>
     <w:rsid w:val="003F1157"/>
     <w:rsid w:val="003F18A5"/>
     <w:rsid w:val="003F1C22"/>
     <w:rsid w:val="003F1D23"/>
     <w:rsid w:val="003F3333"/>
     <w:rsid w:val="003F33A2"/>
     <w:rsid w:val="003F5AFD"/>
+    <w:rsid w:val="003F5F29"/>
     <w:rsid w:val="003F64D7"/>
     <w:rsid w:val="00400502"/>
     <w:rsid w:val="004034B6"/>
     <w:rsid w:val="0040487B"/>
     <w:rsid w:val="0040498C"/>
     <w:rsid w:val="004061DD"/>
     <w:rsid w:val="00407CB2"/>
     <w:rsid w:val="00410316"/>
     <w:rsid w:val="004140EE"/>
     <w:rsid w:val="0041594A"/>
     <w:rsid w:val="00421272"/>
     <w:rsid w:val="0042159D"/>
     <w:rsid w:val="00430178"/>
     <w:rsid w:val="00430B57"/>
     <w:rsid w:val="00430C7A"/>
     <w:rsid w:val="0043210F"/>
     <w:rsid w:val="00436734"/>
     <w:rsid w:val="004409B9"/>
     <w:rsid w:val="00446D33"/>
     <w:rsid w:val="004475B9"/>
     <w:rsid w:val="00451B20"/>
     <w:rsid w:val="004535C2"/>
     <w:rsid w:val="00453AF1"/>
     <w:rsid w:val="00456CFE"/>
     <w:rsid w:val="00457CB6"/>
@@ -23148,50 +23332,51 @@
     <w:rsid w:val="004836A5"/>
     <w:rsid w:val="00487A4A"/>
     <w:rsid w:val="00487AC2"/>
     <w:rsid w:val="00487E18"/>
     <w:rsid w:val="0049148E"/>
     <w:rsid w:val="00491614"/>
     <w:rsid w:val="0049162A"/>
     <w:rsid w:val="004919FE"/>
     <w:rsid w:val="00492056"/>
     <w:rsid w:val="0049269E"/>
     <w:rsid w:val="004930E6"/>
     <w:rsid w:val="004A058B"/>
     <w:rsid w:val="004A059D"/>
     <w:rsid w:val="004A1005"/>
     <w:rsid w:val="004A1367"/>
     <w:rsid w:val="004A4BBA"/>
     <w:rsid w:val="004A4C9B"/>
     <w:rsid w:val="004A51F6"/>
     <w:rsid w:val="004A522F"/>
     <w:rsid w:val="004A6D38"/>
     <w:rsid w:val="004B3B84"/>
     <w:rsid w:val="004B3C69"/>
     <w:rsid w:val="004B7930"/>
     <w:rsid w:val="004C1D4C"/>
     <w:rsid w:val="004C333E"/>
+    <w:rsid w:val="004C6290"/>
     <w:rsid w:val="004C6C10"/>
     <w:rsid w:val="004C6E60"/>
     <w:rsid w:val="004C7550"/>
     <w:rsid w:val="004D1645"/>
     <w:rsid w:val="004D4ED2"/>
     <w:rsid w:val="004D51C6"/>
     <w:rsid w:val="004D7141"/>
     <w:rsid w:val="004E1072"/>
     <w:rsid w:val="004E1E84"/>
     <w:rsid w:val="004E53D2"/>
     <w:rsid w:val="004E55CD"/>
     <w:rsid w:val="004E577C"/>
     <w:rsid w:val="004E7959"/>
     <w:rsid w:val="004F010D"/>
     <w:rsid w:val="004F649B"/>
     <w:rsid w:val="004F6C8C"/>
     <w:rsid w:val="004F7EC1"/>
     <w:rsid w:val="00501B49"/>
     <w:rsid w:val="00502B67"/>
     <w:rsid w:val="00506BB0"/>
     <w:rsid w:val="00510143"/>
     <w:rsid w:val="00511189"/>
     <w:rsid w:val="00511BCD"/>
     <w:rsid w:val="005124BF"/>
     <w:rsid w:val="00514F5B"/>
@@ -23265,51 +23450,50 @@
     <w:rsid w:val="005F1033"/>
     <w:rsid w:val="005F1449"/>
     <w:rsid w:val="005F2AB0"/>
     <w:rsid w:val="005F3AD4"/>
     <w:rsid w:val="005F5D36"/>
     <w:rsid w:val="005F645C"/>
     <w:rsid w:val="006008DE"/>
     <w:rsid w:val="0060295D"/>
     <w:rsid w:val="00602B39"/>
     <w:rsid w:val="00605787"/>
     <w:rsid w:val="00607B9C"/>
     <w:rsid w:val="006105BD"/>
     <w:rsid w:val="00611560"/>
     <w:rsid w:val="00612437"/>
     <w:rsid w:val="00612904"/>
     <w:rsid w:val="006138F2"/>
     <w:rsid w:val="006154D9"/>
     <w:rsid w:val="00615A85"/>
     <w:rsid w:val="00617DED"/>
     <w:rsid w:val="006216E1"/>
     <w:rsid w:val="00624CD9"/>
     <w:rsid w:val="006257E6"/>
     <w:rsid w:val="00625D57"/>
     <w:rsid w:val="006326E0"/>
     <w:rsid w:val="006356F6"/>
-    <w:rsid w:val="00640276"/>
     <w:rsid w:val="006445ED"/>
     <w:rsid w:val="0064479E"/>
     <w:rsid w:val="00644F27"/>
     <w:rsid w:val="00646293"/>
     <w:rsid w:val="00646F4C"/>
     <w:rsid w:val="00651A7C"/>
     <w:rsid w:val="00651E53"/>
     <w:rsid w:val="00655F24"/>
     <w:rsid w:val="00667819"/>
     <w:rsid w:val="00667F62"/>
     <w:rsid w:val="00670B44"/>
     <w:rsid w:val="0067165A"/>
     <w:rsid w:val="00671694"/>
     <w:rsid w:val="00671723"/>
     <w:rsid w:val="006717B4"/>
     <w:rsid w:val="00671FF0"/>
     <w:rsid w:val="0067208C"/>
     <w:rsid w:val="00672096"/>
     <w:rsid w:val="00672A9C"/>
     <w:rsid w:val="00675009"/>
     <w:rsid w:val="00676042"/>
     <w:rsid w:val="006800CC"/>
     <w:rsid w:val="006838FB"/>
     <w:rsid w:val="006843E5"/>
     <w:rsid w:val="0068628C"/>
@@ -23532,50 +23716,51 @@
     <w:rsid w:val="0092416A"/>
     <w:rsid w:val="00924E54"/>
     <w:rsid w:val="00925280"/>
     <w:rsid w:val="0093008F"/>
     <w:rsid w:val="009307E8"/>
     <w:rsid w:val="0093128C"/>
     <w:rsid w:val="009321B8"/>
     <w:rsid w:val="0093477B"/>
     <w:rsid w:val="00934A5F"/>
     <w:rsid w:val="00934E24"/>
     <w:rsid w:val="0094445F"/>
     <w:rsid w:val="00945B84"/>
     <w:rsid w:val="009468D5"/>
     <w:rsid w:val="009528A3"/>
     <w:rsid w:val="0095325F"/>
     <w:rsid w:val="0096034C"/>
     <w:rsid w:val="009617D0"/>
     <w:rsid w:val="0096209C"/>
     <w:rsid w:val="009626AA"/>
     <w:rsid w:val="00964A39"/>
     <w:rsid w:val="00965F67"/>
     <w:rsid w:val="00971257"/>
     <w:rsid w:val="0097141A"/>
     <w:rsid w:val="00972358"/>
     <w:rsid w:val="009725E0"/>
+    <w:rsid w:val="009748BB"/>
     <w:rsid w:val="00975E90"/>
     <w:rsid w:val="00976FFA"/>
     <w:rsid w:val="00980D10"/>
     <w:rsid w:val="00983075"/>
     <w:rsid w:val="00983527"/>
     <w:rsid w:val="00984152"/>
     <w:rsid w:val="00986078"/>
     <w:rsid w:val="009879AE"/>
     <w:rsid w:val="00992676"/>
     <w:rsid w:val="00992AEC"/>
     <w:rsid w:val="00993C9E"/>
     <w:rsid w:val="0099537F"/>
     <w:rsid w:val="00996F6C"/>
     <w:rsid w:val="009A178B"/>
     <w:rsid w:val="009A249D"/>
     <w:rsid w:val="009A2949"/>
     <w:rsid w:val="009B0E70"/>
     <w:rsid w:val="009B11AA"/>
     <w:rsid w:val="009B4128"/>
     <w:rsid w:val="009B7791"/>
     <w:rsid w:val="009C045E"/>
     <w:rsid w:val="009C126E"/>
     <w:rsid w:val="009C3BA9"/>
     <w:rsid w:val="009C4583"/>
     <w:rsid w:val="009C5BFF"/>
@@ -23863,50 +24048,51 @@
     <w:rsid w:val="00D81DAF"/>
     <w:rsid w:val="00D825DF"/>
     <w:rsid w:val="00D8354F"/>
     <w:rsid w:val="00D85F29"/>
     <w:rsid w:val="00D85FA9"/>
     <w:rsid w:val="00D869DC"/>
     <w:rsid w:val="00D86DEF"/>
     <w:rsid w:val="00D910E2"/>
     <w:rsid w:val="00D921A2"/>
     <w:rsid w:val="00D92250"/>
     <w:rsid w:val="00D94147"/>
     <w:rsid w:val="00D9493F"/>
     <w:rsid w:val="00D96E36"/>
     <w:rsid w:val="00DA1982"/>
     <w:rsid w:val="00DA1EAA"/>
     <w:rsid w:val="00DA2A45"/>
     <w:rsid w:val="00DA2DC4"/>
     <w:rsid w:val="00DA4B62"/>
     <w:rsid w:val="00DA6615"/>
     <w:rsid w:val="00DA6DBE"/>
     <w:rsid w:val="00DA74D7"/>
     <w:rsid w:val="00DA79B4"/>
     <w:rsid w:val="00DB05EF"/>
     <w:rsid w:val="00DB0BCA"/>
     <w:rsid w:val="00DB12AD"/>
+    <w:rsid w:val="00DB2084"/>
     <w:rsid w:val="00DB312D"/>
     <w:rsid w:val="00DB4B37"/>
     <w:rsid w:val="00DB5505"/>
     <w:rsid w:val="00DB57B3"/>
     <w:rsid w:val="00DB60EE"/>
     <w:rsid w:val="00DC3368"/>
     <w:rsid w:val="00DC4D12"/>
     <w:rsid w:val="00DC4F50"/>
     <w:rsid w:val="00DC57AF"/>
     <w:rsid w:val="00DC7FD0"/>
     <w:rsid w:val="00DD34A0"/>
     <w:rsid w:val="00DD7336"/>
     <w:rsid w:val="00DE05B5"/>
     <w:rsid w:val="00DE0AAA"/>
     <w:rsid w:val="00DE2D38"/>
     <w:rsid w:val="00DE5A75"/>
     <w:rsid w:val="00DE7EF6"/>
     <w:rsid w:val="00DF0690"/>
     <w:rsid w:val="00DF15BF"/>
     <w:rsid w:val="00DF3B03"/>
     <w:rsid w:val="00DF5F21"/>
     <w:rsid w:val="00DF6421"/>
     <w:rsid w:val="00DF72CE"/>
     <w:rsid w:val="00E004E5"/>
     <w:rsid w:val="00E00945"/>
@@ -23948,50 +24134,51 @@
     <w:rsid w:val="00E80AFC"/>
     <w:rsid w:val="00E835AC"/>
     <w:rsid w:val="00E85558"/>
     <w:rsid w:val="00E933D0"/>
     <w:rsid w:val="00E93A1E"/>
     <w:rsid w:val="00E95E1A"/>
     <w:rsid w:val="00EA0B1C"/>
     <w:rsid w:val="00EA16D9"/>
     <w:rsid w:val="00EA28EF"/>
     <w:rsid w:val="00EA4FA5"/>
     <w:rsid w:val="00EA7D46"/>
     <w:rsid w:val="00EB2581"/>
     <w:rsid w:val="00EB43C3"/>
     <w:rsid w:val="00EB4AB7"/>
     <w:rsid w:val="00EC1835"/>
     <w:rsid w:val="00EC1A1B"/>
     <w:rsid w:val="00EC2081"/>
     <w:rsid w:val="00EC2B78"/>
     <w:rsid w:val="00EC2E1F"/>
     <w:rsid w:val="00EC3440"/>
     <w:rsid w:val="00EC4E82"/>
     <w:rsid w:val="00EC6FBE"/>
     <w:rsid w:val="00ED4176"/>
     <w:rsid w:val="00ED5CE9"/>
     <w:rsid w:val="00ED6519"/>
+    <w:rsid w:val="00ED7228"/>
     <w:rsid w:val="00EE2320"/>
     <w:rsid w:val="00EE2C3F"/>
     <w:rsid w:val="00EE3C9A"/>
     <w:rsid w:val="00EE6323"/>
     <w:rsid w:val="00EE7561"/>
     <w:rsid w:val="00EE75D8"/>
     <w:rsid w:val="00EE7F06"/>
     <w:rsid w:val="00EF5D5B"/>
     <w:rsid w:val="00EF77E8"/>
     <w:rsid w:val="00F029F7"/>
     <w:rsid w:val="00F03738"/>
     <w:rsid w:val="00F047CE"/>
     <w:rsid w:val="00F04D7B"/>
     <w:rsid w:val="00F07AC2"/>
     <w:rsid w:val="00F1081F"/>
     <w:rsid w:val="00F10D5D"/>
     <w:rsid w:val="00F11FFF"/>
     <w:rsid w:val="00F14A4C"/>
     <w:rsid w:val="00F15A14"/>
     <w:rsid w:val="00F15CE9"/>
     <w:rsid w:val="00F160D1"/>
     <w:rsid w:val="00F20B91"/>
     <w:rsid w:val="00F22D34"/>
     <w:rsid w:val="00F26497"/>
     <w:rsid w:val="00F325AF"/>
@@ -24039,90 +24226,89 @@
     <w:rsid w:val="00FB411D"/>
     <w:rsid w:val="00FB5D6D"/>
     <w:rsid w:val="00FB5DE7"/>
     <w:rsid w:val="00FC1D24"/>
     <w:rsid w:val="00FC2061"/>
     <w:rsid w:val="00FC4863"/>
     <w:rsid w:val="00FC4FA9"/>
     <w:rsid w:val="00FD0343"/>
     <w:rsid w:val="00FD1613"/>
     <w:rsid w:val="00FD627A"/>
     <w:rsid w:val="00FD628B"/>
     <w:rsid w:val="00FD7B98"/>
     <w:rsid w:val="00FE0BE4"/>
     <w:rsid w:val="00FE16E7"/>
     <w:rsid w:val="00FE2051"/>
     <w:rsid w:val="00FE2118"/>
     <w:rsid w:val="00FE36DD"/>
     <w:rsid w:val="00FE3C47"/>
     <w:rsid w:val="00FE3C67"/>
     <w:rsid w:val="00FE5E89"/>
     <w:rsid w:val="00FE623C"/>
     <w:rsid w:val="00FE63B9"/>
     <w:rsid w:val="00FE71DD"/>
     <w:rsid w:val="00FE74D9"/>
     <w:rsid w:val="00FE79C3"/>
-    <w:rsid w:val="00FE7EC7"/>
     <w:rsid w:val="00FF050E"/>
     <w:rsid w:val="00FF34FB"/>
     <w:rsid w:val="00FF3D98"/>
     <w:rsid w:val="00FF59A9"/>
     <w:rsid w:val="00FF6B5B"/>
     <w:rsid w:val="00FF7C08"/>
     <w:rsid w:val="00FF7DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E871EF2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D4784FD-76C2-4F6F-93BC-85B472BA0953}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25266,75 +25452,75 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009321B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009321B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olaw.nih.gov/resources/publications/guide-care-2011.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avma.org/resources-tools/avma-policies/avma-guidelines-euthanasia-animals" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:artlage123@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/iacuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/iacuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://une1.sharepoint.com/sites/InstitutionalReviewBoard-IRBAdministration/Shared%20Documents/IRB%20Administration/Document%20Control/Revision%20History/RES-F-011/BehaviorCore@une.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/iacuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olaw.nih.gov/resources/publications/guide-care-2011.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avma.org/resources-tools/avma-policies/avma-guidelines-euthanasia-animals" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheehan.moira@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/iacuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/iacuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://une1.sharepoint.com/sites/InstitutionalReviewBoard-IRBAdministration/Shared%20Documents/IRB%20Administration/Document%20Control/Revision%20History/RES-F-011/BehaviorCore@une.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/iacuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rkennedy1\Downloads\Task%20Instruction%20Template%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C0BFE03E30964E0E902D7108F992A5EB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA05FE78-8A2B-45EF-A434-EF9EAAF89F9A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FC38ED" w:rsidRDefault="00FC38ED" w:rsidP="00FC38ED">
           <w:pPr>
             <w:pStyle w:val="C0BFE03E30964E0E902D7108F992A5EB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -31174,211 +31360,224 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81B7A379-9FE0-47F5-991E-DB99025B0D1A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005A63A3" w:rsidRDefault="00CF75FF" w:rsidP="00CF75FF">
           <w:pPr>
             <w:pStyle w:val="275EDC9D2EB5447991A50AACC9FB5679"/>
           </w:pPr>
           <w:r w:rsidRPr="00151FA3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:t>Enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069352E"/>
     <w:rsid w:val="00023F23"/>
     <w:rsid w:val="00053B2F"/>
     <w:rsid w:val="00072EED"/>
     <w:rsid w:val="0009084C"/>
     <w:rsid w:val="000B164C"/>
     <w:rsid w:val="00135BA5"/>
+    <w:rsid w:val="001C6AD0"/>
     <w:rsid w:val="001F54AC"/>
     <w:rsid w:val="003577A2"/>
     <w:rsid w:val="00364811"/>
     <w:rsid w:val="004333E7"/>
     <w:rsid w:val="004830AE"/>
     <w:rsid w:val="00487680"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="00541020"/>
     <w:rsid w:val="00574B4E"/>
     <w:rsid w:val="005A63A3"/>
     <w:rsid w:val="005B23CC"/>
     <w:rsid w:val="005E1ACB"/>
     <w:rsid w:val="006030AE"/>
     <w:rsid w:val="00624879"/>
-    <w:rsid w:val="0067245B"/>
     <w:rsid w:val="006749C0"/>
     <w:rsid w:val="00690AF3"/>
     <w:rsid w:val="0069352E"/>
     <w:rsid w:val="00753A5B"/>
     <w:rsid w:val="00781B56"/>
     <w:rsid w:val="007B12C7"/>
     <w:rsid w:val="00813AC7"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008A0C5E"/>
     <w:rsid w:val="008D6EBD"/>
     <w:rsid w:val="008E3391"/>
     <w:rsid w:val="009234C0"/>
     <w:rsid w:val="0095280D"/>
     <w:rsid w:val="00963F1C"/>
     <w:rsid w:val="00984B8E"/>
     <w:rsid w:val="00993D6B"/>
     <w:rsid w:val="00A245B0"/>
     <w:rsid w:val="00AA690C"/>
     <w:rsid w:val="00AC51F1"/>
     <w:rsid w:val="00B45847"/>
     <w:rsid w:val="00B607A7"/>
+    <w:rsid w:val="00B64C36"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00C223AA"/>
     <w:rsid w:val="00CF75FF"/>
     <w:rsid w:val="00D31926"/>
     <w:rsid w:val="00D56081"/>
     <w:rsid w:val="00E03DFC"/>
     <w:rsid w:val="00F40DBB"/>
     <w:rsid w:val="00FC38ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33366,51 +33565,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="83681F43B5B14A169977412F8F8191A7">
     <w:name w:val="83681F43B5B14A169977412F8F8191A7"/>
     <w:rsid w:val="00CF75FF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66A881B7F7A047BCBC22ACE7404F5284">
     <w:name w:val="66A881B7F7A047BCBC22ACE7404F5284"/>
     <w:rsid w:val="00CF75FF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="39BF0D31BACF4F86876642826CAFF4C0">
     <w:name w:val="39BF0D31BACF4F86876642826CAFF4C0"/>
     <w:rsid w:val="00CF75FF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D12B33FC155B491C9F8A1FD1161AB0D2">
     <w:name w:val="D12B33FC155B491C9F8A1FD1161AB0D2"/>
     <w:rsid w:val="00CF75FF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="275EDC9D2EB5447991A50AACC9FB5679">
     <w:name w:val="275EDC9D2EB5447991A50AACC9FB5679"/>
     <w:rsid w:val="00CF75FF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -33650,50 +33849,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCC5E1A4C643A5488C64B82F5D61CD46" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0435c3de5ae360d9cf2b801668b812fa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb" xmlns:ns3="649258b5-57de-4850-8d20-2d61a4d22431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3cd3c508ef735c7b5982d0b721fdc2" ns2:_="" ns3:_="">
     <xsd:import namespace="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <xsd:import namespace="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -33850,143 +34059,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02707F40-8174-44B8-93AB-A495732C12B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5206D05-01C4-441D-AA0B-11BBAEF81180}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <ds:schemaRef ds:uri="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>C:\Users\rkennedy1\Downloads\Task Instruction Template (1).dotx</Template>
+  <Template>Task Instruction Template (1).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3296</Words>
-  <Characters>18790</Characters>
+  <Words>3297</Words>
+  <Characters>18799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>156</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22042</CharactersWithSpaces>
+  <CharactersWithSpaces>22052</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bob Kennedy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCC5E1A4C643A5488C64B82F5D61CD46</vt:lpwstr>