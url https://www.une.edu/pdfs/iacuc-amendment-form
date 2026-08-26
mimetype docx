--- v0 (2025-10-08)
+++ v1 (2026-08-26)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00502B67" w14:paraId="5E03CB94" w14:textId="77777777" w:rsidTr="00A007B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
           </w:tcPr>
           <w:p w14:paraId="76334D08" w14:textId="5368A169" w:rsidR="00502B67" w:rsidRPr="00502B67" w:rsidRDefault="00502B67" w:rsidP="00A007B1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -727,75 +727,75 @@
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7D12C3B2" w14:textId="77777777" w:rsidR="00D2022C" w:rsidRDefault="00D2022C" w:rsidP="00D2022C">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>You are</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53EA8AC2" w14:textId="77777777" w:rsidR="00D2022C" w:rsidRPr="003E241F" w:rsidRDefault="00D2022C" w:rsidP="00D2022C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67DA217F" w14:textId="77777777" w:rsidR="00D2022C" w:rsidRDefault="004E75F4" w:rsidP="00D2022C">
+          <w:p w14:paraId="67DA217F" w14:textId="77777777" w:rsidR="00D2022C" w:rsidRDefault="005734F2" w:rsidP="00D2022C">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1511139258"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D2022C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D2022C">
               <w:t xml:space="preserve"> Faculty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3643E9FE" w14:textId="77777777" w:rsidR="00D2022C" w:rsidRDefault="004E75F4" w:rsidP="00D2022C">
+          <w:p w14:paraId="3643E9FE" w14:textId="77777777" w:rsidR="00D2022C" w:rsidRDefault="005734F2" w:rsidP="00D2022C">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1461927914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D2022C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D2022C">
               <w:t xml:space="preserve"> Staff</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB1FF18" w14:textId="315BD106" w:rsidR="00D2022C" w:rsidRDefault="00D2022C" w:rsidP="00D2022C"/>
         </w:tc>
@@ -1235,51 +1235,51 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7350"/>
               <w:gridCol w:w="2070"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D2022C" w:rsidRPr="005E73EC" w14:paraId="1ECF8BED" w14:textId="77777777" w:rsidTr="005E73EC">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7350" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D3146F5" w14:textId="183351E8" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="004E75F4" w:rsidP="00D2022C">
+                <w:p w14:paraId="5D3146F5" w14:textId="183351E8" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="005734F2" w:rsidP="00D2022C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2142180322"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D2022C">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
@@ -1305,51 +1305,51 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00070C6A">
                     <w:t xml:space="preserve">Complete </w:t>
                   </w:r>
                   <w:hyperlink w:anchor="SectionB" w:history="1">
                     <w:r w:rsidRPr="00070C6A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Section B</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D2022C" w:rsidRPr="005E73EC" w14:paraId="21BABB32" w14:textId="77777777" w:rsidTr="005E73EC">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7350" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B37C9D5" w14:textId="76FCB072" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="004E75F4" w:rsidP="00D2022C">
+                <w:p w14:paraId="1B37C9D5" w14:textId="76FCB072" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="005734F2" w:rsidP="00D2022C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1382861586"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D2022C">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
@@ -1372,51 +1372,51 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00070C6A">
                     <w:t xml:space="preserve">Complete </w:t>
                   </w:r>
                   <w:hyperlink w:anchor="SectionC" w:history="1">
                     <w:r w:rsidRPr="00070C6A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Section C</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D2022C" w:rsidRPr="005E73EC" w14:paraId="13971A0E" w14:textId="77777777" w:rsidTr="005E73EC">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7350" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13AC2896" w14:textId="10F7468E" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="004E75F4" w:rsidP="00D2022C">
+                <w:p w14:paraId="13AC2896" w14:textId="10F7468E" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="005734F2" w:rsidP="00D2022C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1029067903"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D2022C">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
@@ -1439,51 +1439,51 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00070C6A">
                     <w:t xml:space="preserve">Complete </w:t>
                   </w:r>
                   <w:hyperlink w:anchor="SectionD" w:history="1">
                     <w:r w:rsidRPr="00070C6A">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                       </w:rPr>
                       <w:t>Section D</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D2022C" w:rsidRPr="005E73EC" w14:paraId="497E50EA" w14:textId="77777777" w:rsidTr="005E73EC">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7350" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="26CF344C" w14:textId="343D47EB" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="004E75F4" w:rsidP="00D2022C">
+                <w:p w14:paraId="26CF344C" w14:textId="343D47EB" w:rsidR="00D2022C" w:rsidRPr="005E73EC" w:rsidRDefault="005734F2" w:rsidP="00D2022C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-775331238"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D2022C">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
@@ -1872,52 +1872,50 @@
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="22292051" w14:textId="1EC99660" w:rsidR="00794065" w:rsidRPr="00794065" w:rsidRDefault="00794065" w:rsidP="00794065">
             <w:pPr>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BE475BB" w14:textId="7A0384D0" w:rsidR="00794065" w:rsidRPr="00794065" w:rsidRDefault="00794065" w:rsidP="00794065">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:r>
               <w:t>List the name(s) of the personnel to be removed:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="66856F62" w14:textId="77777777" w:rsidR="00794065" w:rsidRPr="000C3119" w:rsidRDefault="00794065" w:rsidP="00794065">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
               <w:id w:val="-2028944837"/>
               <w:placeholder>
                 <w:docPart w:val="D1C0D94AD9EB46389B9F5A00E45AFEE9"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="333399"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:color w:val="auto"/>
@@ -2239,79 +2237,79 @@
             </w:r>
             <w:r w:rsidRPr="00A775F6">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C0A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">A change in the Principal Investigator cannot be administratively processed. It must be approved by the IACUC.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187129DF" w14:textId="77777777" w:rsidR="00C96387" w:rsidRPr="00CB7BBC" w:rsidRDefault="00C96387" w:rsidP="00C96387">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C289653" w14:textId="77777777" w:rsidR="00D50908" w:rsidRDefault="004E75F4" w:rsidP="00C96387">
+          <w:p w14:paraId="6C289653" w14:textId="77777777" w:rsidR="00D50908" w:rsidRDefault="005734F2" w:rsidP="00C96387">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="667368116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C96387">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C96387">
               <w:t xml:space="preserve"> No  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48601E29" w14:textId="5BFA24A0" w:rsidR="00C96387" w:rsidRDefault="004E75F4" w:rsidP="00D50908">
+          <w:p w14:paraId="48601E29" w14:textId="5BFA24A0" w:rsidR="00C96387" w:rsidRDefault="005734F2" w:rsidP="00D50908">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="962" w:hanging="627"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1261561812"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C96387">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C96387">
               <w:t xml:space="preserve"> Yes </w:t>
@@ -2896,58 +2894,58 @@
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F1593" w14:paraId="64C15428" w14:textId="77777777" w:rsidTr="00A130DC">
         <w:trPr>
           <w:trHeight w:val="648"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="538D09E4" w14:textId="4506B1A9" w:rsidR="001F1593" w:rsidRPr="002764D2" w:rsidRDefault="00C802A7" w:rsidP="00D85F29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="SectionC"/>
+            <w:bookmarkStart w:id="3" w:name="SectionC"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>REQUEST INCREASE IN APPROVED ANIMAL NUMBERS</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A130DC" w:rsidRPr="00FA0262" w14:paraId="14DB84A0" w14:textId="77777777" w:rsidTr="002F2BC8">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="47D69958" w14:textId="1FC920D1" w:rsidR="00A130DC" w:rsidRDefault="00A130DC" w:rsidP="00A130DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="330" w:hanging="330"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3968,117 +3966,117 @@
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>Indicate the sections of the old Initial/De Novo IACUC Application that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="07CDA886" w14:textId="77777777" w:rsidR="00B27BAB" w:rsidRPr="00681E2D" w:rsidRDefault="00B27BAB" w:rsidP="00B27BAB">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="65B74DAC" w14:textId="066963AA" w:rsidR="00B27BAB" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="65B74DAC" w14:textId="066963AA" w:rsidR="00B27BAB" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-432360689"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FB0C6A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FB0C6A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB" w:rsidRPr="00FB0C6A">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section D</w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB">
                     <w:t xml:space="preserve"> (Animal Requirements)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="319F36F8" w14:textId="47C25CA8" w:rsidR="00B27BAB" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="319F36F8" w14:textId="47C25CA8" w:rsidR="00B27BAB" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-931124116"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FB0C6A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FB0C6A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB" w:rsidRPr="00FB0C6A">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section G</w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB">
                     <w:t xml:space="preserve"> (Rationale for Animal Use)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4E4CAA9E" w14:textId="59D3DB4A" w:rsidR="00B27BAB" w:rsidRPr="001D3083" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="4E4CAA9E" w14:textId="59D3DB4A" w:rsidR="00B27BAB" w:rsidRPr="001D3083" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:pPr>
                     <w:ind w:left="241" w:hanging="241"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1220248231"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FB0C6A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FB0C6A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -4121,117 +4119,117 @@
                     </w:rPr>
                     <w:t>new</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Initial/De Novo IACUC Application that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7BF41A94" w14:textId="77777777" w:rsidR="00B27BAB" w:rsidRPr="00681E2D" w:rsidRDefault="00B27BAB" w:rsidP="00B27BAB">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="5EAC970D" w14:textId="47679DBE" w:rsidR="00B27BAB" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="5EAC970D" w14:textId="47679DBE" w:rsidR="00B27BAB" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1398322879"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C83031">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FB0C6A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB" w:rsidRPr="00FB0C6A">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section C</w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB">
                     <w:t xml:space="preserve"> (Animal Requirements)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1E2BB9B2" w14:textId="153AADD3" w:rsidR="00B27BAB" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="1E2BB9B2" w14:textId="153AADD3" w:rsidR="00B27BAB" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="855078212"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FB0C6A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FB0C6A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB" w:rsidRPr="00FB0C6A">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section F</w:t>
                   </w:r>
                   <w:r w:rsidR="00B27BAB">
                     <w:t xml:space="preserve"> (Justification of Animal Numbers)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="48B67E3F" w14:textId="32774ED9" w:rsidR="00B27BAB" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="48B67E3F" w14:textId="32774ED9" w:rsidR="00B27BAB" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:pPr>
                     <w:ind w:left="240" w:hanging="240"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1450202720"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FB0C6A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FB0C6A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -4313,58 +4311,58 @@
         <w:trPr>
           <w:trHeight w:val="648"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20288196" w14:textId="0A1F574E" w:rsidR="003F1157" w:rsidRPr="002764D2" w:rsidRDefault="00C802A7" w:rsidP="00D85F29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="SectionD"/>
+            <w:bookmarkStart w:id="4" w:name="SectionD"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>REQUEST FOR ADDITIONAL ANIMAL STRAINS AND/OR SPECIES</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00682719" w14:paraId="2EECAAB2" w14:textId="77777777" w:rsidTr="002F2BC8">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1D43E095" w14:textId="3A0AEDC3" w:rsidR="00682719" w:rsidRPr="000B6AAD" w:rsidRDefault="00682719" w:rsidP="00682719">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="326" w:hanging="326"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4372,79 +4370,79 @@
                 <w:b/>
               </w:rPr>
               <w:t>You are requesting</w:t>
             </w:r>
             <w:r w:rsidRPr="00682719">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="500B7ED5" w14:textId="77777777" w:rsidR="00682719" w:rsidRPr="00794065" w:rsidRDefault="00682719" w:rsidP="00682719">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="444EA47C" w14:textId="23785E70" w:rsidR="00682719" w:rsidRDefault="004E75F4" w:rsidP="00682719">
+          <w:p w14:paraId="444EA47C" w14:textId="23785E70" w:rsidR="00682719" w:rsidRDefault="005734F2" w:rsidP="00682719">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1940517700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00682719">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00682719">
               <w:t xml:space="preserve"> The addition of a new species</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640D8EE3" w14:textId="191D440C" w:rsidR="00682719" w:rsidRPr="00794065" w:rsidRDefault="004E75F4" w:rsidP="00682719">
+          <w:p w14:paraId="640D8EE3" w14:textId="191D440C" w:rsidR="00682719" w:rsidRPr="00794065" w:rsidRDefault="005734F2" w:rsidP="00682719">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="720942201"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00682719">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00682719">
               <w:t xml:space="preserve"> The addition of a new strain</w:t>
@@ -4993,51 +4991,51 @@
             <w:r w:rsidRPr="0096034C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> submitting your amendment, regardless of whether fish will be housed at UNE.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14F90950" w14:textId="77777777" w:rsidR="00AE170C" w:rsidRPr="00AE170C" w:rsidRDefault="00AE170C" w:rsidP="00AE170C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B34F4F7" w14:textId="2DAB0E21" w:rsidR="00AE170C" w:rsidRDefault="004E75F4" w:rsidP="00AE170C">
+          <w:p w14:paraId="2B34F4F7" w14:textId="2DAB0E21" w:rsidR="00AE170C" w:rsidRDefault="005734F2" w:rsidP="00AE170C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="509037887"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C0C94">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007C0C94">
               <w:t xml:space="preserve"> N/A</w:t>
@@ -5748,51 +5746,51 @@
               <w:t xml:space="preserve">note </w:t>
             </w:r>
             <w:r w:rsidRPr="000344B1">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>below)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26725F80" w14:textId="77777777" w:rsidR="00BB664B" w:rsidRPr="0083684E" w:rsidRDefault="00BB664B" w:rsidP="00BB664B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CC688CB" w14:textId="0A6370F0" w:rsidR="00BB664B" w:rsidRPr="00BB664B" w:rsidRDefault="00BB664B" w:rsidP="00BB664B">
+          <w:p w14:paraId="0CC688CB" w14:textId="20F8B5A9" w:rsidR="00BB664B" w:rsidRPr="00BB664B" w:rsidRDefault="00BB664B" w:rsidP="00BB664B">
             <w:pPr>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="0096D6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB664B">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="0096D6"/>
               </w:rPr>
               <w:t>If you answered ‘Yes’ to any of the above questions, you must consult with the Behavior Core (</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00BB664B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:color w:val="0096D6"/>
                 </w:rPr>
                 <w:t>BehaviorCore@une.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BB664B">
@@ -6236,123 +6234,123 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>Indicate the sections of the old Initial/De Novo IACUC Application that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4E075D1C" w14:textId="77777777" w:rsidR="00FB0C6A" w:rsidRPr="00FB0C6A" w:rsidRDefault="00FB0C6A" w:rsidP="00FB0C6A">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2BD23F57" w14:textId="2D103E25" w:rsidR="00C23362" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="2BD23F57" w14:textId="2D103E25" w:rsidR="00C23362" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1675099828"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="000327A3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="000327A3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362" w:rsidRPr="000327A3">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section D</w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362">
                     <w:t xml:space="preserve"> (Animal Requirements)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3BD4ABC5" w14:textId="632CD7A6" w:rsidR="00C23362" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="3BD4ABC5" w14:textId="632CD7A6" w:rsidR="00C23362" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="984433550"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="000327A3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="000327A3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362" w:rsidRPr="000327A3">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section G</w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362">
                     <w:t xml:space="preserve"> (Rationale for Animal Use)</w:t>
                   </w:r>
                   <w:r w:rsidR="00193F5F">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00EA225B">
                     <w:t>as necessary</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="68CE8320" w14:textId="4A59DCB6" w:rsidR="00C23362" w:rsidRPr="001D3083" w:rsidRDefault="004E75F4" w:rsidP="000327A3">
+                <w:p w14:paraId="68CE8320" w14:textId="4A59DCB6" w:rsidR="00C23362" w:rsidRPr="001D3083" w:rsidRDefault="005734F2" w:rsidP="000327A3">
                   <w:pPr>
                     <w:ind w:left="241" w:hanging="241"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1203709548"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="000327A3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="000327A3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -6379,129 +6377,129 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>Indicate the sections of the old Initial/De Novo IACUC Application that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="56DC32CB" w14:textId="77777777" w:rsidR="00FB0C6A" w:rsidRPr="00FB0C6A" w:rsidRDefault="00FB0C6A" w:rsidP="00FB0C6A">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="1476B069" w14:textId="1642D2FB" w:rsidR="00C23362" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="1476B069" w14:textId="1642D2FB" w:rsidR="00C23362" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-215365213"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="000327A3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="000327A3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362" w:rsidRPr="000327A3">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section C</w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362">
                     <w:t xml:space="preserve"> (Animal Requirements)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="285A59DA" w14:textId="1CA4B7BC" w:rsidR="00C23362" w:rsidRDefault="004E75F4" w:rsidP="00FB0C6A">
+                <w:p w14:paraId="285A59DA" w14:textId="1CA4B7BC" w:rsidR="00C23362" w:rsidRDefault="005734F2" w:rsidP="00FB0C6A">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="202682436"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="000327A3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="000327A3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362" w:rsidRPr="000327A3">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Section </w:t>
                   </w:r>
                   <w:r w:rsidR="00EA225B" w:rsidRPr="000327A3">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>E</w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362">
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r w:rsidR="00EA225B">
                     <w:t>Species &amp; Strain Justification</w:t>
                   </w:r>
                   <w:r w:rsidR="00C23362">
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2D35D265" w14:textId="46A719C9" w:rsidR="00C23362" w:rsidRDefault="004E75F4" w:rsidP="000327A3">
+                <w:p w14:paraId="2D35D265" w14:textId="46A719C9" w:rsidR="00C23362" w:rsidRDefault="005734F2" w:rsidP="000327A3">
                   <w:pPr>
                     <w:ind w:left="240" w:hanging="240"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1085495575"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="000327A3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="000327A3">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -6532,87 +6530,87 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>Indicate the supplemental forms that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5E33F337" w14:textId="77777777" w:rsidR="00C83031" w:rsidRPr="00DE025E" w:rsidRDefault="00C83031" w:rsidP="00C83031">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="-19"/>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="4B91FDFF" w14:textId="2A4F46D8" w:rsidR="00D70B99" w:rsidRDefault="004E75F4" w:rsidP="00C83031">
+                <w:p w14:paraId="4B91FDFF" w14:textId="2A4F46D8" w:rsidR="00D70B99" w:rsidRDefault="005734F2" w:rsidP="00C83031">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1691442183"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C83031">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C83031">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00D70B99" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Supplemental Form D</w:t>
                   </w:r>
                   <w:r w:rsidR="00D70B99">
                     <w:t>: Use of Biological Materials, Chemicals, Drugs, Hazardous Agents, or Other Substances in Animal Studies</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="15007511" w14:textId="01335BA4" w:rsidR="00C83031" w:rsidRDefault="004E75F4" w:rsidP="00C83031">
+                <w:p w14:paraId="15007511" w14:textId="01335BA4" w:rsidR="00C83031" w:rsidRDefault="005734F2" w:rsidP="00C83031">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1132908829"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D70B99" w:rsidRPr="00D70B99">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00D70B99">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -6689,59 +6687,59 @@
         <w:trPr>
           <w:trHeight w:val="648"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3766F592" w14:textId="3049816D" w:rsidR="004C6E60" w:rsidRPr="002764D2" w:rsidRDefault="00C802A7" w:rsidP="00D85F29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="SectionE"/>
+            <w:bookmarkStart w:id="5" w:name="SectionE"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>REQUEST TO ADD A NEW PROCEDURE OR MODIFY A PREVIOUSLY APPROVED PROCEDURE</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6E60" w14:paraId="4F52F833" w14:textId="77777777" w:rsidTr="002F2BC8">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="41FE631E" w14:textId="400C72A0" w:rsidR="004C6E60" w:rsidRPr="005A479D" w:rsidRDefault="005A479D" w:rsidP="005A479D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
@@ -6952,51 +6950,51 @@
             </w:r>
             <w:r w:rsidR="00120080">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>personnel who will perform any new or revised procedures identified in Supplemental Form A, and are they are appropriately trained–or will they be trained–before conducting the procedure(s)?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F16F573" w14:textId="77777777" w:rsidR="006C5DF7" w:rsidRPr="006C5DF7" w:rsidRDefault="006C5DF7" w:rsidP="006C5DF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6630D973" w14:textId="3261E0B9" w:rsidR="006C5DF7" w:rsidRDefault="004E75F4" w:rsidP="006C5DF7">
+          <w:p w14:paraId="6630D973" w14:textId="3261E0B9" w:rsidR="006C5DF7" w:rsidRDefault="005734F2" w:rsidP="006C5DF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1115792098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006C5DF7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -7046,51 +7044,50 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> of this form)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="266F092B" w14:textId="5ED32B4C" w:rsidR="006C5DF7" w:rsidRPr="006C5DF7" w:rsidRDefault="006C5DF7" w:rsidP="006C5DF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A479D" w14:paraId="73344E67" w14:textId="77777777" w:rsidTr="00700753">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FB0B936" w14:textId="5A7189EB" w:rsidR="005A479D" w:rsidRPr="00933B23" w:rsidRDefault="008237C6" w:rsidP="005A479D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Are you proposing a new or mo</w:t>
             </w:r>
             <w:r w:rsidR="00933B23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">dified surgical procedure?  </w:t>
             </w:r>
@@ -7333,143 +7330,143 @@
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidR="00480AE0">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>, select all that apply:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62919067" w14:textId="055D9E95" w:rsidR="00480AE0" w:rsidRPr="00480AE0" w:rsidRDefault="00480AE0" w:rsidP="00480AE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73996177" w14:textId="67CEEB67" w:rsidR="00480AE0" w:rsidRDefault="004E75F4" w:rsidP="00480AE0">
+          <w:p w14:paraId="73996177" w14:textId="67CEEB67" w:rsidR="00480AE0" w:rsidRDefault="005734F2" w:rsidP="00480AE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-192535153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00480AE0">
                   <w:rPr>
                     <w:rStyle w:val="Style1"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00480AE0">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animals will recover from anesthesia following surgery</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0829ADE1" w14:textId="77C2D5DD" w:rsidR="00480AE0" w:rsidRDefault="004E75F4" w:rsidP="00480AE0">
+          <w:p w14:paraId="0829ADE1" w14:textId="77C2D5DD" w:rsidR="00480AE0" w:rsidRDefault="005734F2" w:rsidP="00480AE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1331903504"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00480AE0">
                   <w:rPr>
                     <w:rStyle w:val="Style1"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00480AE0">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animals will be euthanized before recovery from anesthesia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08936A96" w14:textId="7B7AFAB9" w:rsidR="00480AE0" w:rsidRPr="00694B7E" w:rsidRDefault="004E75F4" w:rsidP="00480AE0">
+          <w:p w14:paraId="08936A96" w14:textId="7B7AFAB9" w:rsidR="00480AE0" w:rsidRPr="00694B7E" w:rsidRDefault="005734F2" w:rsidP="00480AE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="941038663"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                 </w:rPr>
@@ -7503,51 +7500,51 @@
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00694B7E" w:rsidRPr="00715B6F">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>describe below</w:t>
             </w:r>
             <w:r w:rsidR="00694B7E" w:rsidRPr="00AA789C">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="031AA63C" w14:textId="335A3555" w:rsidR="00480AE0" w:rsidRPr="00694B7E" w:rsidRDefault="004E75F4" w:rsidP="00480AE0">
+          <w:p w14:paraId="031AA63C" w14:textId="335A3555" w:rsidR="00480AE0" w:rsidRPr="00694B7E" w:rsidRDefault="005734F2" w:rsidP="00480AE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-1188593908"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
@@ -7612,51 +7609,51 @@
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00694B7E" w:rsidRPr="00715B6F">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>describe below</w:t>
             </w:r>
             <w:r w:rsidR="00694B7E" w:rsidRPr="00AA789C">
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F70A17" w14:textId="17E74F61" w:rsidR="003C3C28" w:rsidRPr="00694B7E" w:rsidRDefault="004E75F4" w:rsidP="00480AE0">
+          <w:p w14:paraId="37F70A17" w14:textId="17E74F61" w:rsidR="003C3C28" w:rsidRPr="00694B7E" w:rsidRDefault="005734F2" w:rsidP="00480AE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="686"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="-2120903146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style1"/>
@@ -7899,51 +7896,51 @@
             <w:r w:rsidRPr="002408DB">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C0A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> relieved with anesthetics, analgesics and/or tranquilizer drugs or other methods for relieving pain or distress.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BA00510" w14:textId="77777777" w:rsidR="00C10C0A" w:rsidRPr="00C10C0A" w:rsidRDefault="00C10C0A" w:rsidP="00C10C0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EEB7630" w14:textId="74EF15BE" w:rsidR="00A22FF2" w:rsidRDefault="004E75F4" w:rsidP="00C10C0A">
+          <w:p w14:paraId="6EEB7630" w14:textId="74EF15BE" w:rsidR="00A22FF2" w:rsidRDefault="005734F2" w:rsidP="00C10C0A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1933321154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C10C0A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -8232,84 +8229,138 @@
                   <w:ind w:left="695"/>
                   <w:rPr>
                     <w:rStyle w:val="Style1"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1180A856" w14:textId="77777777" w:rsidR="00A775F6" w:rsidRPr="00A775F6" w:rsidRDefault="00A775F6" w:rsidP="004842AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68AA9598" w14:textId="5B13732F" w:rsidR="004842AC" w:rsidRPr="00A775F6" w:rsidRDefault="00A775F6" w:rsidP="004842AC">
+          <w:p w14:paraId="68AA9598" w14:textId="6160664C" w:rsidR="004842AC" w:rsidRPr="00A775F6" w:rsidRDefault="00A775F6" w:rsidP="004842AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">For new or modified procedures that fall under USDA pain category D or E, the UNE attending veterinarian, Dr. Arthur Lage, MUST be consulted prior to submitting this amendment. </w:t>
+              <w:t xml:space="preserve">For new or modified procedures that fall under USDA pain category D or E, the UNE attending veterinarian, Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="000C114F">
+              <w:t>Moira Sheehan</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, MUST be consulted prior to submitting this amendment. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A775F6">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Lage can be contacted at </w:t>
+              <w:t>Dr.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C114F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sheehan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A775F6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be contacted at </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00A775F6">
+              <w:r w:rsidR="000C114F" w:rsidRPr="00487ABA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
-                <w:t>artlage123@gmail.com</w:t>
+                <w:t>sheehan.moira@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A775F6">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> or (617) 699-2256. </w:t>
+              <w:t xml:space="preserve"> or (</w:t>
+            </w:r>
+            <w:r w:rsidR="000C114F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>508</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A775F6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="000C114F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A775F6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="000C114F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>7041</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A775F6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1436C05F" w14:textId="137EBE60" w:rsidR="00A775F6" w:rsidRPr="00A775F6" w:rsidRDefault="00A775F6" w:rsidP="00A775F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25B95961" w14:textId="77777777" w:rsidR="00A775F6" w:rsidRDefault="00A775F6" w:rsidP="00A775F6">
             <w:pPr>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A775F6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Veterinarian Consult</w:t>
             </w:r>
@@ -8517,327 +8568,327 @@
             </w:pPr>
             <w:r w:rsidRPr="008C1861">
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
               <w:t>Select all that apply</w:t>
             </w:r>
             <w:r w:rsidR="008C1861" w:rsidRPr="008C1861">
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23B277BF" w14:textId="77777777" w:rsidR="00A16C72" w:rsidRPr="00A16C72" w:rsidRDefault="00A16C72" w:rsidP="00A16C72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BFF3903" w14:textId="52BF1C10" w:rsidR="00A56B00" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="6BFF3903" w14:textId="52BF1C10" w:rsidR="00A56B00" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1529023993"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A56B00" w:rsidRPr="00A56B00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A56B00">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A16C72">
               <w:t>Use</w:t>
             </w:r>
             <w:r w:rsidR="00A56B00">
               <w:t xml:space="preserve"> of routinely administered drugs, biologics, or compounds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A1095DD" w14:textId="5ABADCA0" w:rsidR="00D20AEE" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="5A1095DD" w14:textId="5ABADCA0" w:rsidR="00D20AEE" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="639386956"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D20AEE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D20AEE">
               <w:t xml:space="preserve"> Use of non-pharmaceutical grade drugs, biologics, or compounds</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535D714A" w14:textId="231C026D" w:rsidR="00A16C72" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="535D714A" w14:textId="231C026D" w:rsidR="00A16C72" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-79526476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A16C72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A16C72">
               <w:t xml:space="preserve"> Use of halogenated inhalant agents (e.g., isoflurane)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0495E2D9" w14:textId="57A1994E" w:rsidR="00D20AEE" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="0495E2D9" w14:textId="57A1994E" w:rsidR="00D20AEE" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-804622328"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D20AEE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D20AEE">
               <w:t xml:space="preserve"> Use of controlled substances</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="158FB893" w14:textId="56F767AF" w:rsidR="00A56B00" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="158FB893" w14:textId="56F767AF" w:rsidR="00A56B00" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1763604608"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A56B00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A56B00">
               <w:t xml:space="preserve"> A change </w:t>
             </w:r>
             <w:r w:rsidR="00A16C72">
               <w:t>in the Animal Biosafety Level (ABSL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C518A66" w14:textId="68B0007F" w:rsidR="00A16C72" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="6C518A66" w14:textId="68B0007F" w:rsidR="00A16C72" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="878979988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A16C72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A16C72">
               <w:t xml:space="preserve"> Use of radioactive materials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147D30E4" w14:textId="1276CF9F" w:rsidR="00A16C72" w:rsidRDefault="004E75F4" w:rsidP="00A16C72">
+          <w:p w14:paraId="147D30E4" w14:textId="1276CF9F" w:rsidR="00A16C72" w:rsidRDefault="005734F2" w:rsidP="00A16C72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="605" w:hanging="270"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="829336711"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A16C72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A16C72">
               <w:t xml:space="preserve"> Use of biological material or</w:t>
             </w:r>
             <w:r w:rsidR="00D20AEE">
               <w:t xml:space="preserve"> human or</w:t>
             </w:r>
             <w:r w:rsidR="00A16C72">
               <w:t xml:space="preserve"> animal products for use in laboratory rodents </w:t>
             </w:r>
             <w:r w:rsidR="00D20AEE">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A16C72">
               <w:t>(e.g., cells or cell lines, antigens, antisera)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B934A4" w14:textId="579FED30" w:rsidR="00A16C72" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="56B934A4" w14:textId="579FED30" w:rsidR="00A16C72" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2111159358"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A16C72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A16C72">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D20AEE">
               <w:t>Use of new investigational compounds or drugs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5B1F55" w14:textId="48471B5B" w:rsidR="00D20AEE" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="2D5B1F55" w14:textId="48471B5B" w:rsidR="00D20AEE" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1668632200"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D20AEE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D20AEE">
               <w:t xml:space="preserve"> A change in practices or procedures for the safe handling and disposal of contaminated animals and materials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF15124" w14:textId="0A04AFFF" w:rsidR="007B0AA7" w:rsidRDefault="004E75F4" w:rsidP="00A56B00">
+          <w:p w14:paraId="6AF15124" w14:textId="0A04AFFF" w:rsidR="007B0AA7" w:rsidRDefault="005734F2" w:rsidP="00A56B00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1249111439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B0AA7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B0AA7">
               <w:t xml:space="preserve"> None of the above</w:t>
@@ -9023,51 +9074,51 @@
             <w:r w:rsidRPr="00A73125">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> IACUC approval can be granted.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76ACED63" w14:textId="631BDF5B" w:rsidR="00874DE6" w:rsidRPr="00874DE6" w:rsidRDefault="00874DE6" w:rsidP="00874DE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="349D8A4F" w14:textId="1A840843" w:rsidR="00874DE6" w:rsidRDefault="004E75F4" w:rsidP="00874DE6">
+          <w:p w14:paraId="349D8A4F" w14:textId="1A840843" w:rsidR="00874DE6" w:rsidRDefault="005734F2" w:rsidP="00874DE6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="171616086"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00874DE6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -9392,132 +9443,132 @@
                         <w:tabs>
                           <w:tab w:val="left" w:pos="7220"/>
                         </w:tabs>
                         <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00425D5E">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:t>Enter text</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7943AFA2" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="7943AFA2" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-416023937"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> IBC Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="34B5C97F" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="34B5C97F" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-214970689"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> IBC Not Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3CFFD97D" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="3CFFD97D" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2087141993"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> Pending Approval</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3E476DC5" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="3E476DC5" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="609859720"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> Approved</w:t>
                   </w:r>
@@ -9604,132 +9655,132 @@
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="39C69ADC" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004031C3" w:rsidP="004031C3">
                       <w:pPr>
                         <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00B913C8">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:t>Enter text</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="132FAFC2" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="132FAFC2" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1354263221"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> IBC Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2776640B" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="2776640B" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-918401851"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> IBC Not Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="03E8C72D" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="03E8C72D" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2139788388"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> Pending Approval</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="142DC046" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="142DC046" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1445228357"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> Approved</w:t>
                   </w:r>
@@ -9827,78 +9878,78 @@
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="0F28BE0B" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004031C3" w:rsidP="004031C3">
                       <w:pPr>
                         <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00B913C8">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:t>Enter text</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="290F6FF5" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="290F6FF5" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="785321491"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> EH&amp;S Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5046DA2D" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="5046DA2D" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="922068826"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> EH&amp;S Not Consulted</w:t>
                   </w:r>
@@ -10004,78 +10055,78 @@
                     <w15:color w:val="333399"/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="7797CD0A" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004031C3" w:rsidP="004031C3">
                       <w:pPr>
                         <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00B913C8">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:t>Enter text</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="15A1F47E" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="15A1F47E" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1427650653"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> RSO Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="012D42FE" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="004E75F4" w:rsidP="004031C3">
+                <w:p w14:paraId="012D42FE" w14:textId="77777777" w:rsidR="004031C3" w:rsidRDefault="005734F2" w:rsidP="004031C3">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="421763925"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004031C3">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004031C3">
                     <w:t xml:space="preserve"> RSO Not Consulted</w:t>
                   </w:r>
@@ -10171,132 +10222,132 @@
                   <w:sdtContent>
                     <w:p w14:paraId="761128E1" w14:textId="75B5FEF1" w:rsidR="008E0328" w:rsidRDefault="008E0328" w:rsidP="008E0328">
                       <w:pPr>
                         <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                         <w:rPr>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00425D5E">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:color w:val="163E70"/>
                         </w:rPr>
                         <w:t>Enter text</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2340" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="71FD0A59" w14:textId="77777777" w:rsidR="008E0328" w:rsidRDefault="004E75F4" w:rsidP="008E0328">
+                <w:p w14:paraId="71FD0A59" w14:textId="77777777" w:rsidR="008E0328" w:rsidRDefault="005734F2" w:rsidP="008E0328">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1841424563"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008E0328">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="008E0328">
                     <w:t xml:space="preserve"> IBC Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1382DF96" w14:textId="77777777" w:rsidR="008E0328" w:rsidRDefault="004E75F4" w:rsidP="008E0328">
+                <w:p w14:paraId="1382DF96" w14:textId="77777777" w:rsidR="008E0328" w:rsidRDefault="005734F2" w:rsidP="008E0328">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2033638743"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008E0328">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="008E0328">
                     <w:t xml:space="preserve"> IBC Not Consulted</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1EC83CA9" w14:textId="77777777" w:rsidR="008E0328" w:rsidRDefault="004E75F4" w:rsidP="008E0328">
+                <w:p w14:paraId="1EC83CA9" w14:textId="77777777" w:rsidR="008E0328" w:rsidRDefault="005734F2" w:rsidP="008E0328">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-294760385"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008E0328">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="008E0328">
                     <w:t xml:space="preserve"> Pending Approval</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0B5A30E2" w14:textId="02CBD798" w:rsidR="008E0328" w:rsidRDefault="004E75F4" w:rsidP="008E0328">
+                <w:p w14:paraId="0B5A30E2" w14:textId="02CBD798" w:rsidR="008E0328" w:rsidRDefault="005734F2" w:rsidP="008E0328">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-834375381"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="008E0328">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="008E0328">
                     <w:t xml:space="preserve"> Approved</w:t>
                   </w:r>
@@ -10877,513 +10928,513 @@
                     </w:rPr>
                     <w:t>the old Initial/De Novo IACUC Application</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="017378A8" w14:textId="77777777" w:rsidR="00874DE6" w:rsidRPr="00681E2D" w:rsidRDefault="00874DE6" w:rsidP="00874DE6">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="42DBCFD0" w14:textId="0219DE65" w:rsidR="005C73AE" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="42DBCFD0" w14:textId="0219DE65" w:rsidR="005C73AE" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1826660820"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section B</w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE">
                     <w:t xml:space="preserve"> (Veterinary Consult)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="062F0F62" w14:textId="62997329" w:rsidR="005C73AE" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="062F0F62" w14:textId="62997329" w:rsidR="005C73AE" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="95758686"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section C</w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE">
                     <w:t xml:space="preserve"> (Training in Procedures)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="11F0F31A" w14:textId="35758A8E" w:rsidR="005C73AE" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="11F0F31A" w14:textId="35758A8E" w:rsidR="005C73AE" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="311069515"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section E</w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE">
                     <w:t xml:space="preserve"> (Transportation)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="76E67C74" w14:textId="79513676" w:rsidR="005C73AE" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="76E67C74" w14:textId="79513676" w:rsidR="005C73AE" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="596455015"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section F</w:t>
                   </w:r>
                   <w:r w:rsidR="005C73AE">
                     <w:t xml:space="preserve"> (Study Objectives)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3ADF6AE9" w14:textId="17014CED" w:rsidR="00874DE6" w:rsidRDefault="004E75F4" w:rsidP="00862916">
+                <w:p w14:paraId="3ADF6AE9" w14:textId="17014CED" w:rsidR="00874DE6" w:rsidRDefault="005734F2" w:rsidP="00862916">
                   <w:pPr>
                     <w:ind w:left="246" w:hanging="246"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1029564872"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>S</w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>ection H</w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6">
                     <w:t xml:space="preserve"> (Description of Experimental Design </w:t>
                   </w:r>
                   <w:r w:rsidR="00F30B98">
                     <w:br/>
                   </w:r>
                   <w:r w:rsidR="00874DE6">
                     <w:t>&amp; Animal Procedures)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="100B0575" w14:textId="0299DFAC" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="100B0575" w14:textId="0299DFAC" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-795669050"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section I</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Literature Search)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="00E0A353" w14:textId="64267E15" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="00E0A353" w14:textId="64267E15" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="759957279"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section J</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Surgery)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="39269F58" w14:textId="33BFD91A" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="00862916">
+                <w:p w14:paraId="39269F58" w14:textId="33BFD91A" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="00862916">
                   <w:pPr>
                     <w:ind w:left="246" w:hanging="246"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="549190808"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section K</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Pain or Distress Classification &amp; Consideration of Alternatives)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="72B977C0" w14:textId="188E3DD4" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="00862916">
+                <w:p w14:paraId="72B977C0" w14:textId="188E3DD4" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="00862916">
                   <w:pPr>
                     <w:ind w:left="246" w:hanging="246"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1392649410"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section L</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r w:rsidR="00942498">
                     <w:t>Inhalant</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t>, Oral, Topical, or Injectable Drugs)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="24829148" w14:textId="183B07BF" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="00862916">
+                <w:p w14:paraId="24829148" w14:textId="183B07BF" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="00862916">
                   <w:pPr>
                     <w:ind w:left="246" w:hanging="246"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1889254186"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section M</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Method of Euthanasia or Disposition of Animals at End of Study)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1A4C91C8" w14:textId="2BA4E881" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="1A4C91C8" w14:textId="2BA4E881" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="184565835"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section N</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Chemicals &amp; Other Materials)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5C9F979F" w14:textId="70786697" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="00862916">
+                <w:p w14:paraId="5C9F979F" w14:textId="70786697" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="00862916">
                   <w:pPr>
                     <w:ind w:left="246" w:hanging="246"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1076546899"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section O</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Biological Material/Animal Products for Use in Animals)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1BE37327" w14:textId="5604A4DE" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="006D3D49">
+                <w:p w14:paraId="1BE37327" w14:textId="5604A4DE" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="006D3D49">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1910960282"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section P</w:t>
                   </w:r>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> (Field Studies)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5A3F779F" w14:textId="77777777" w:rsidR="006D3D49" w:rsidRDefault="004E75F4" w:rsidP="00862916">
+                <w:p w14:paraId="5A3F779F" w14:textId="77777777" w:rsidR="006D3D49" w:rsidRDefault="005734F2" w:rsidP="00862916">
                   <w:pPr>
                     <w:ind w:left="246" w:hanging="246"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2071807408"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006D3D49">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006D3D49">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -11419,237 +11470,237 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Indicate the sections of the new Initial/De Novo IACUC Application that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3384590C" w14:textId="77777777" w:rsidR="00874DE6" w:rsidRPr="00681E2D" w:rsidRDefault="00874DE6" w:rsidP="00874DE6">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7758EBEA" w14:textId="17E61742" w:rsidR="00874DE6" w:rsidRDefault="004E75F4" w:rsidP="00DE025E">
+                <w:p w14:paraId="7758EBEA" w14:textId="17E61742" w:rsidR="00874DE6" w:rsidRDefault="005734F2" w:rsidP="00DE025E">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1350061640"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00DE025E">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00DE025E">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">Section </w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>B</w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6">
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t>Lay Summary</w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6">
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="49898598" w14:textId="27A0E4B7" w:rsidR="00874DE6" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="49898598" w14:textId="27A0E4B7" w:rsidR="00874DE6" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-2030786364"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00DE025E">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00DE025E">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section G</w:t>
                   </w:r>
                   <w:r w:rsidR="00874DE6">
                     <w:t xml:space="preserve"> (Description of Experimental Design &amp; Animal Procedures)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="62730689" w14:textId="708338D6" w:rsidR="004D7C8A" w:rsidRDefault="004E75F4" w:rsidP="00DE025E">
+                <w:p w14:paraId="62730689" w14:textId="708338D6" w:rsidR="004D7C8A" w:rsidRDefault="005734F2" w:rsidP="00DE025E">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1547748720"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004D7C8A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section H</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> (Transportation of Animals)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="75286C44" w14:textId="5D73187B" w:rsidR="004D7C8A" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="75286C44" w14:textId="5D73187B" w:rsidR="004D7C8A" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1778407160"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004D7C8A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section I</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> (Pain &amp; Distress Classification &amp; Considerations of Alternative Procedures)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="237F2132" w14:textId="060078E1" w:rsidR="004D7C8A" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="237F2132" w14:textId="060078E1" w:rsidR="004D7C8A" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1528758584"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004D7C8A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Section J</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> (Method of Euthanasia or Disposition of Animals)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3E428235" w14:textId="0FDD5E24" w:rsidR="004D7C8A" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="3E428235" w14:textId="0FDD5E24" w:rsidR="004D7C8A" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="210931965"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="004D7C8A">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="004D7C8A">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -11681,204 +11732,204 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>Indicate the supplemental forms that have been revised</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7D59FCAC" w14:textId="77777777" w:rsidR="00DE025E" w:rsidRPr="00DE025E" w:rsidRDefault="00DE025E" w:rsidP="00DE025E">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="-19"/>
                     <w:rPr>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="05CCF6B7" w14:textId="5EE6B67F" w:rsidR="00DE025E" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="05CCF6B7" w14:textId="5EE6B67F" w:rsidR="00DE025E" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="499013839"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00DE025E">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00DE025E">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00DE025E" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>S</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>upplemental Form A</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t>: Study Team Training &amp; Qualification Summary</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="23217FC2" w14:textId="12312458" w:rsidR="00DE025E" w:rsidRDefault="004E75F4" w:rsidP="00DE025E">
+                <w:p w14:paraId="23217FC2" w14:textId="12312458" w:rsidR="00DE025E" w:rsidRDefault="005734F2" w:rsidP="00DE025E">
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1382519538"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00DE025E">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00DE025E">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00DE025E" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>S</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>upplemental Form C</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t>: Animal Surgical Procedures</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="572EEE92" w14:textId="2AEBDADD" w:rsidR="00DE025E" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="572EEE92" w14:textId="2AEBDADD" w:rsidR="00DE025E" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1431967455"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00DE025E">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00DE025E">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A" w:rsidRPr="00A33747">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Supplemental Form D</w:t>
                   </w:r>
                   <w:r w:rsidR="004D7C8A">
                     <w:t>: Use of Biological Materials, Chemicals, Drugs, Hazardous Agents, or Other Substances in Animal Studies</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3538148C" w14:textId="47A79643" w:rsidR="00E2763F" w:rsidRDefault="004E75F4" w:rsidP="004D7C8A">
+                <w:p w14:paraId="3538148C" w14:textId="47A79643" w:rsidR="00E2763F" w:rsidRDefault="005734F2" w:rsidP="004D7C8A">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1764484417"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00E2763F">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00E2763F">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00E2763F" w:rsidRPr="00E2763F">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Supplemental Form E</w:t>
                   </w:r>
                   <w:r w:rsidR="00E2763F">
                     <w:t>: Field Work &amp; Wildlife Studies</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3BD6EE89" w14:textId="3CD75486" w:rsidR="00DE025E" w:rsidRPr="00DE025E" w:rsidRDefault="004E75F4" w:rsidP="00880700">
+                <w:p w14:paraId="3BD6EE89" w14:textId="3CD75486" w:rsidR="00DE025E" w:rsidRPr="00DE025E" w:rsidRDefault="005734F2" w:rsidP="00880700">
                   <w:pPr>
                     <w:ind w:left="251" w:hanging="251"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="166922625"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00E2763F">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00E2763F">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -11916,78 +11967,78 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26CADAA1" w14:textId="244D94CC" w:rsidR="00BB2F22" w:rsidRPr="00880700" w:rsidRDefault="00BB2F22" w:rsidP="00786A5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A72B236" w14:textId="585B0C3E" w:rsidR="00964A39" w:rsidRDefault="00964A39">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2B77CA" w14:textId="1442E387" w:rsidR="00964A39" w:rsidRDefault="00964A39" w:rsidP="00964A39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="AppendixA"/>
+      <w:bookmarkStart w:id="6" w:name="AppendixA"/>
       <w:r w:rsidRPr="00964A39">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00547A76">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Submission</w:t>
       </w:r>
       <w:r w:rsidRPr="00964A39">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Checklist</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="379F66BC" w14:textId="77777777" w:rsidR="00964A39" w:rsidRDefault="00964A39" w:rsidP="00964A39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="9270"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
       <w:tr w:rsidR="00113E82" w14:paraId="341B3B4A" w14:textId="77777777" w:rsidTr="00113E82">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="611"/>
           <w:tblHeader/>
         </w:trPr>
@@ -12356,256 +12407,286 @@
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F9C13B6" w14:textId="77777777" w:rsidR="004D4ED2" w:rsidRPr="008A6791" w:rsidRDefault="004D4ED2" w:rsidP="008A6791">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D4ED2" w:rsidRPr="008A6791" w:rsidSect="00F44EB4">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D878F6A" w14:textId="77777777" w:rsidR="005C2136" w:rsidRDefault="005C2136" w:rsidP="00BE67B0">
+    <w:p w14:paraId="0388D911" w14:textId="77777777" w:rsidR="005734F2" w:rsidRDefault="005734F2" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5495E239" w14:textId="77777777" w:rsidR="005C2136" w:rsidRDefault="005C2136" w:rsidP="00BE67B0">
+    <w:p w14:paraId="6A1E2BEA" w14:textId="77777777" w:rsidR="005734F2" w:rsidRDefault="005734F2" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A69DF97" w14:textId="77777777" w:rsidR="005C2136" w:rsidRDefault="005C2136" w:rsidP="003A654A">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10790"/>
     </w:tblGrid>
     <w:tr w:rsidR="005C2136" w:rsidRPr="000A33D4" w14:paraId="3923E30A" w14:textId="77777777" w:rsidTr="005B7940">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10790" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="53993F72" w14:textId="24FC8167" w:rsidR="005C2136" w:rsidRPr="000A33D4" w:rsidRDefault="005C2136" w:rsidP="005B7940">
+        <w:p w14:paraId="53993F72" w14:textId="7B9B8604" w:rsidR="005C2136" w:rsidRPr="000A33D4" w:rsidRDefault="005C2136" w:rsidP="005B7940">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>RES-F-020</w:t>
           </w:r>
           <w:r w:rsidRPr="000A33D4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">; Rev </w:t>
           </w:r>
+          <w:r w:rsidR="000C114F">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">0; </w:t>
+            <w:t xml:space="preserve">; </w:t>
           </w:r>
           <w:r w:rsidRPr="000A33D4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Effective Date:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:r w:rsidR="000C114F">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
           <w:r w:rsidR="004E75F4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>7/24/2025</w:t>
+            <w:t>/2</w:t>
+          </w:r>
+          <w:r w:rsidR="000C114F">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="004E75F4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="000C114F">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="30C9BC51" w14:textId="77777777" w:rsidR="005C2136" w:rsidRPr="00646293" w:rsidRDefault="005C2136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="464A466B" w14:textId="77777777" w:rsidR="005C2136" w:rsidRDefault="005C2136" w:rsidP="00BE67B0">
+    <w:p w14:paraId="558AEE46" w14:textId="77777777" w:rsidR="005734F2" w:rsidRDefault="005734F2" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A7C4C4A" w14:textId="77777777" w:rsidR="005C2136" w:rsidRDefault="005C2136" w:rsidP="00BE67B0">
+    <w:p w14:paraId="3AFE16EF" w14:textId="77777777" w:rsidR="005734F2" w:rsidRDefault="005734F2" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2425"/>
       <w:gridCol w:w="5940"/>
       <w:gridCol w:w="2413"/>
     </w:tblGrid>
     <w:tr w:rsidR="005C2136" w:rsidRPr="000A33D4" w14:paraId="2DF801CF" w14:textId="77777777" w:rsidTr="00D52D5E">
       <w:trPr>
         <w:trHeight w:val="864"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2425" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="09E4893B" w14:textId="77777777" w:rsidR="005C2136" w:rsidRPr="000A33D4" w:rsidRDefault="005C2136" w:rsidP="00D52D5E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
@@ -12816,51 +12897,51 @@
               <w:sz w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E6A2842" w14:textId="77777777" w:rsidR="005C2136" w:rsidRDefault="005C2136" w:rsidP="00430178">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1052"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00DF0B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F57ACD8A"/>
     <w:lvl w:ilvl="0" w:tplc="54A6E9B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1406" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17533,214 +17614,214 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="461506611">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="6181780">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1470593893">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1495489972">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="52047714">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="253906879">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="704253915">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1332176282">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2037656911">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1208103874">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1412120330">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="233862233">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2125803608">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1434670502">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1637446239">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="344400327">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="313528132">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="495387471">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="81534317">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1135756230">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="564947119">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="28385937">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1347711290">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1532256644">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1702172240">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1410468482">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="104662901">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1552037468">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1148548967">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="26376563">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="73597164">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="2128810043">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1224835009">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="117530425">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="2053767898">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="538778981">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="36591700">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="893733514">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="123239585">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1085800799">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1058633096">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="863831184">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="633172330">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1572738671">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="2048482729">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1507328215">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="565455737">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1648709019">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="150412571">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="23486285">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="176129"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F253B"/>
     <w:rsid w:val="00000523"/>
     <w:rsid w:val="00001167"/>
     <w:rsid w:val="00002873"/>
     <w:rsid w:val="00002AE6"/>
     <w:rsid w:val="0000637A"/>
     <w:rsid w:val="00006828"/>
@@ -17770,50 +17851,51 @@
     <w:rsid w:val="00056076"/>
     <w:rsid w:val="00057078"/>
     <w:rsid w:val="00063476"/>
     <w:rsid w:val="00065CF7"/>
     <w:rsid w:val="000706D3"/>
     <w:rsid w:val="00070C6A"/>
     <w:rsid w:val="00073260"/>
     <w:rsid w:val="00075CA0"/>
     <w:rsid w:val="000813F2"/>
     <w:rsid w:val="000814C1"/>
     <w:rsid w:val="00083CA3"/>
     <w:rsid w:val="00084761"/>
     <w:rsid w:val="00085AD1"/>
     <w:rsid w:val="00096F9A"/>
     <w:rsid w:val="000978AF"/>
     <w:rsid w:val="000A03BF"/>
     <w:rsid w:val="000A33D4"/>
     <w:rsid w:val="000A381B"/>
     <w:rsid w:val="000A4FBB"/>
     <w:rsid w:val="000B0761"/>
     <w:rsid w:val="000B1842"/>
     <w:rsid w:val="000B2E5A"/>
     <w:rsid w:val="000B3701"/>
     <w:rsid w:val="000B57D3"/>
     <w:rsid w:val="000B6AAD"/>
+    <w:rsid w:val="000C114F"/>
     <w:rsid w:val="000C1627"/>
     <w:rsid w:val="000C3119"/>
     <w:rsid w:val="000C50D4"/>
     <w:rsid w:val="000C6820"/>
     <w:rsid w:val="000C7826"/>
     <w:rsid w:val="000D0BD8"/>
     <w:rsid w:val="000D1AC3"/>
     <w:rsid w:val="000D1F64"/>
     <w:rsid w:val="000D5448"/>
     <w:rsid w:val="000D5595"/>
     <w:rsid w:val="000D5D16"/>
     <w:rsid w:val="000D7554"/>
     <w:rsid w:val="000E003B"/>
     <w:rsid w:val="000E08CB"/>
     <w:rsid w:val="000E18DD"/>
     <w:rsid w:val="000E78BD"/>
     <w:rsid w:val="000E78C0"/>
     <w:rsid w:val="000F0FCA"/>
     <w:rsid w:val="000F2432"/>
     <w:rsid w:val="000F253B"/>
     <w:rsid w:val="000F42DD"/>
     <w:rsid w:val="00100BD0"/>
     <w:rsid w:val="001010E3"/>
     <w:rsid w:val="0010334C"/>
     <w:rsid w:val="00104E31"/>
@@ -17859,50 +17941,51 @@
     <w:rsid w:val="00175D01"/>
     <w:rsid w:val="001778A2"/>
     <w:rsid w:val="00180869"/>
     <w:rsid w:val="0018110B"/>
     <w:rsid w:val="00182B25"/>
     <w:rsid w:val="00184D29"/>
     <w:rsid w:val="0018536E"/>
     <w:rsid w:val="0018547D"/>
     <w:rsid w:val="001871E5"/>
     <w:rsid w:val="00190203"/>
     <w:rsid w:val="0019087F"/>
     <w:rsid w:val="00192594"/>
     <w:rsid w:val="00193F5F"/>
     <w:rsid w:val="00194452"/>
     <w:rsid w:val="00196ABC"/>
     <w:rsid w:val="00197614"/>
     <w:rsid w:val="00197F29"/>
     <w:rsid w:val="001A18F8"/>
     <w:rsid w:val="001A27E4"/>
     <w:rsid w:val="001B3884"/>
     <w:rsid w:val="001B3915"/>
     <w:rsid w:val="001C067B"/>
     <w:rsid w:val="001C12CD"/>
     <w:rsid w:val="001C3922"/>
     <w:rsid w:val="001C4D4A"/>
+    <w:rsid w:val="001C6AD0"/>
     <w:rsid w:val="001D00E2"/>
     <w:rsid w:val="001D04EA"/>
     <w:rsid w:val="001D0D6C"/>
     <w:rsid w:val="001D1DB5"/>
     <w:rsid w:val="001D3083"/>
     <w:rsid w:val="001D3CC0"/>
     <w:rsid w:val="001D5AED"/>
     <w:rsid w:val="001D7E6E"/>
     <w:rsid w:val="001E00B2"/>
     <w:rsid w:val="001E0551"/>
     <w:rsid w:val="001E1242"/>
     <w:rsid w:val="001E31F3"/>
     <w:rsid w:val="001E3886"/>
     <w:rsid w:val="001E6654"/>
     <w:rsid w:val="001F1507"/>
     <w:rsid w:val="001F1593"/>
     <w:rsid w:val="001F268A"/>
     <w:rsid w:val="001F3EE9"/>
     <w:rsid w:val="001F7373"/>
     <w:rsid w:val="001F750A"/>
     <w:rsid w:val="00200118"/>
     <w:rsid w:val="0020298E"/>
     <w:rsid w:val="00202AB6"/>
     <w:rsid w:val="0020617C"/>
     <w:rsid w:val="00207CD1"/>
@@ -18160,50 +18243,51 @@
     <w:rsid w:val="005200B4"/>
     <w:rsid w:val="00520E50"/>
     <w:rsid w:val="00520F38"/>
     <w:rsid w:val="00521C20"/>
     <w:rsid w:val="00526B0B"/>
     <w:rsid w:val="00531600"/>
     <w:rsid w:val="0053660D"/>
     <w:rsid w:val="0054124F"/>
     <w:rsid w:val="005428D3"/>
     <w:rsid w:val="00542AAF"/>
     <w:rsid w:val="005470C2"/>
     <w:rsid w:val="00547A76"/>
     <w:rsid w:val="00551D8E"/>
     <w:rsid w:val="00552D2B"/>
     <w:rsid w:val="00552EED"/>
     <w:rsid w:val="00552F0E"/>
     <w:rsid w:val="00553DC8"/>
     <w:rsid w:val="00560225"/>
     <w:rsid w:val="005625C7"/>
     <w:rsid w:val="00562CDB"/>
     <w:rsid w:val="00564E2B"/>
     <w:rsid w:val="00565685"/>
     <w:rsid w:val="005674FF"/>
     <w:rsid w:val="00570006"/>
     <w:rsid w:val="00570B6C"/>
+    <w:rsid w:val="005734F2"/>
     <w:rsid w:val="00574628"/>
     <w:rsid w:val="00575991"/>
     <w:rsid w:val="00577544"/>
     <w:rsid w:val="00577C83"/>
     <w:rsid w:val="00581E14"/>
     <w:rsid w:val="00582FDA"/>
     <w:rsid w:val="00583A08"/>
     <w:rsid w:val="00586109"/>
     <w:rsid w:val="00593E9C"/>
     <w:rsid w:val="00595EC8"/>
     <w:rsid w:val="005967A5"/>
     <w:rsid w:val="00596CB6"/>
     <w:rsid w:val="005970F1"/>
     <w:rsid w:val="0059761E"/>
     <w:rsid w:val="00597CF0"/>
     <w:rsid w:val="005A0FE9"/>
     <w:rsid w:val="005A199B"/>
     <w:rsid w:val="005A3FEE"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005A7531"/>
     <w:rsid w:val="005A7B30"/>
     <w:rsid w:val="005B2C70"/>
     <w:rsid w:val="005B7940"/>
     <w:rsid w:val="005C04FA"/>
     <w:rsid w:val="005C2136"/>
@@ -18331,98 +18415,100 @@
     <w:rsid w:val="007153E3"/>
     <w:rsid w:val="00715686"/>
     <w:rsid w:val="00715B6F"/>
     <w:rsid w:val="00716814"/>
     <w:rsid w:val="00717173"/>
     <w:rsid w:val="0072226A"/>
     <w:rsid w:val="00731467"/>
     <w:rsid w:val="00732C41"/>
     <w:rsid w:val="00733A47"/>
     <w:rsid w:val="007347F0"/>
     <w:rsid w:val="00737567"/>
     <w:rsid w:val="00742F27"/>
     <w:rsid w:val="0074370F"/>
     <w:rsid w:val="00743A67"/>
     <w:rsid w:val="00744BDF"/>
     <w:rsid w:val="007476E9"/>
     <w:rsid w:val="00750B89"/>
     <w:rsid w:val="00753D38"/>
     <w:rsid w:val="00771B38"/>
     <w:rsid w:val="00772565"/>
     <w:rsid w:val="00773206"/>
     <w:rsid w:val="007748E8"/>
     <w:rsid w:val="00775313"/>
     <w:rsid w:val="00782182"/>
     <w:rsid w:val="007828D4"/>
+    <w:rsid w:val="00782A07"/>
     <w:rsid w:val="007831A2"/>
     <w:rsid w:val="007859D1"/>
     <w:rsid w:val="007865F4"/>
     <w:rsid w:val="00786A5D"/>
     <w:rsid w:val="00792FD9"/>
     <w:rsid w:val="00794065"/>
     <w:rsid w:val="007946AD"/>
     <w:rsid w:val="007A0AE2"/>
     <w:rsid w:val="007A127C"/>
     <w:rsid w:val="007A14F5"/>
     <w:rsid w:val="007A2E42"/>
     <w:rsid w:val="007A3492"/>
     <w:rsid w:val="007A372F"/>
     <w:rsid w:val="007B086E"/>
     <w:rsid w:val="007B090E"/>
     <w:rsid w:val="007B0AA7"/>
     <w:rsid w:val="007B5D24"/>
     <w:rsid w:val="007B64F2"/>
     <w:rsid w:val="007B6B42"/>
     <w:rsid w:val="007B70A4"/>
     <w:rsid w:val="007B7E36"/>
     <w:rsid w:val="007C0C94"/>
     <w:rsid w:val="007C0F66"/>
     <w:rsid w:val="007C1BA9"/>
     <w:rsid w:val="007C2490"/>
     <w:rsid w:val="007C2C0C"/>
     <w:rsid w:val="007C393E"/>
     <w:rsid w:val="007C6AAC"/>
     <w:rsid w:val="007D0182"/>
     <w:rsid w:val="007D01D5"/>
     <w:rsid w:val="007D187A"/>
     <w:rsid w:val="007D38E2"/>
     <w:rsid w:val="007D39D6"/>
     <w:rsid w:val="007D4147"/>
     <w:rsid w:val="007D4B0C"/>
     <w:rsid w:val="007D7B72"/>
     <w:rsid w:val="007D7EA8"/>
     <w:rsid w:val="007E198C"/>
     <w:rsid w:val="007E3FFF"/>
     <w:rsid w:val="007E6C91"/>
     <w:rsid w:val="007E74D5"/>
     <w:rsid w:val="007E7B71"/>
     <w:rsid w:val="007F09D4"/>
     <w:rsid w:val="007F1132"/>
     <w:rsid w:val="007F4DBE"/>
     <w:rsid w:val="007F5348"/>
     <w:rsid w:val="007F7162"/>
     <w:rsid w:val="007F7386"/>
+    <w:rsid w:val="00800A7F"/>
     <w:rsid w:val="00800BE2"/>
     <w:rsid w:val="00802884"/>
     <w:rsid w:val="00802B81"/>
     <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00804EA2"/>
     <w:rsid w:val="00805018"/>
     <w:rsid w:val="0080539D"/>
     <w:rsid w:val="00807844"/>
     <w:rsid w:val="00807B90"/>
     <w:rsid w:val="00815C2A"/>
     <w:rsid w:val="00821B0A"/>
     <w:rsid w:val="00821E26"/>
     <w:rsid w:val="00821E8F"/>
     <w:rsid w:val="00823461"/>
     <w:rsid w:val="008237C6"/>
     <w:rsid w:val="008252CB"/>
     <w:rsid w:val="00825942"/>
     <w:rsid w:val="00825A5D"/>
     <w:rsid w:val="00826201"/>
     <w:rsid w:val="00826B97"/>
     <w:rsid w:val="00826E67"/>
     <w:rsid w:val="008272B2"/>
     <w:rsid w:val="00827871"/>
     <w:rsid w:val="008300C1"/>
     <w:rsid w:val="008311CD"/>
@@ -19059,81 +19145,81 @@
     <w:rsid w:val="00FE79C3"/>
     <w:rsid w:val="00FF050E"/>
     <w:rsid w:val="00FF34FB"/>
     <w:rsid w:val="00FF3D98"/>
     <w:rsid w:val="00FF59A9"/>
     <w:rsid w:val="00FF6B5B"/>
     <w:rsid w:val="00FF7C08"/>
     <w:rsid w:val="00FF7DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="176129"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E871EF2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D4784FD-76C2-4F6F-93BC-85B472BA0953}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19465,50 +19551,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -20260,75 +20347,75 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009321B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009321B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/campus/ehs/laboratory-safety/radiation-safety" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/institutional-biosafety-committee" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/campus/ehs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Appendix%20A" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:artlage123@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="BehaviorCore@une.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/campus/ehs/laboratory-safety/radiation-safety" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/institutional-biosafety-committee" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/campus/ehs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Appendix%20A" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheehan.moira@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.box.com/wopi/files/2418946239914/WOPIServiceId_TP_BOX_2/WOPIUserId_27238188642/BehaviorCore@une.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rkennedy1\Downloads\Task%20Instruction%20Template%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C206DD111AF74168BC45E978C75A55B8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39AFCA64-9261-45C6-913A-DF22C350C63C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00487680" w:rsidRDefault="00574B4E" w:rsidP="00574B4E">
           <w:pPr>
             <w:pStyle w:val="C206DD111AF74168BC45E978C75A55B810"/>
           </w:pPr>
           <w:r w:rsidRPr="00F61EC1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="163E70"/>
@@ -21871,221 +21958,235 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1182CFE3-79A5-4A07-A176-B90E619E351D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007B133A" w:rsidRDefault="00127A73" w:rsidP="00127A73">
           <w:pPr>
             <w:pStyle w:val="BEBEE86917B84838914F00032AA41F0E"/>
           </w:pPr>
           <w:r w:rsidRPr="00425D5E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:t>Enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069352E"/>
     <w:rsid w:val="00023F23"/>
     <w:rsid w:val="00053B2F"/>
     <w:rsid w:val="000B164C"/>
     <w:rsid w:val="00127A73"/>
     <w:rsid w:val="001B0540"/>
+    <w:rsid w:val="001C6AD0"/>
     <w:rsid w:val="001F54AC"/>
     <w:rsid w:val="003577A2"/>
     <w:rsid w:val="00364811"/>
     <w:rsid w:val="00367DA4"/>
     <w:rsid w:val="004333E7"/>
     <w:rsid w:val="00487680"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004E656D"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="00524E77"/>
     <w:rsid w:val="00541020"/>
     <w:rsid w:val="00574B4E"/>
     <w:rsid w:val="005E1ACB"/>
     <w:rsid w:val="006030AE"/>
     <w:rsid w:val="006749C0"/>
     <w:rsid w:val="00690AF3"/>
     <w:rsid w:val="0069352E"/>
     <w:rsid w:val="006E10D6"/>
     <w:rsid w:val="00753A5B"/>
     <w:rsid w:val="00766A91"/>
     <w:rsid w:val="007B12C7"/>
     <w:rsid w:val="007B133A"/>
     <w:rsid w:val="00813AC7"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008833ED"/>
     <w:rsid w:val="00950F23"/>
     <w:rsid w:val="0095280D"/>
     <w:rsid w:val="00963F1C"/>
     <w:rsid w:val="00984B8E"/>
     <w:rsid w:val="00A245B0"/>
     <w:rsid w:val="00AA690C"/>
     <w:rsid w:val="00AC51F1"/>
     <w:rsid w:val="00AD6E08"/>
     <w:rsid w:val="00B45847"/>
     <w:rsid w:val="00B607A7"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00CC036F"/>
     <w:rsid w:val="00CD50A6"/>
     <w:rsid w:val="00D31926"/>
     <w:rsid w:val="00D32F5B"/>
     <w:rsid w:val="00D56081"/>
     <w:rsid w:val="00DA40A7"/>
     <w:rsid w:val="00E03DFC"/>
     <w:rsid w:val="00EC6CDD"/>
     <w:rsid w:val="00F03008"/>
+    <w:rsid w:val="00F17B88"/>
     <w:rsid w:val="00F40DBB"/>
     <w:rsid w:val="00FC38ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22417,7258 +22518,252 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00127A73"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D89C42E86EF4B4B99BF4E67C07788E2">
-[...5375 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D35E5FCDCDC947B7AE2FDBCDA946A98F1">
     <w:name w:val="D35E5FCDCDC947B7AE2FDBCDA946A98F1"/>
-    <w:rsid w:val="00574B4E"/>
-[...1205 lines deleted...]
-    <w:name w:val="9DE9679A2DDD49FE9D9CAE587924DDD61"/>
     <w:rsid w:val="00574B4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="83294386FEC94B849E77CF83A08F26881">
     <w:name w:val="83294386FEC94B849E77CF83A08F26881"/>
     <w:rsid w:val="00574B4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FAA57C1681C4C7EBD1C364BCD7D69BC1">
-[...189 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C206DD111AF74168BC45E978C75A55B810">
     <w:name w:val="C206DD111AF74168BC45E978C75A55B810"/>
     <w:rsid w:val="00574B4E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="817F263415EA415B87EAE20D5D7D7A2C">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="608345CCC9424DC6843B05AD6D99329F">
     <w:name w:val="608345CCC9424DC6843B05AD6D99329F"/>
-    <w:rsid w:val="008833ED"/>
-[...10 lines deleted...]
-    <w:name w:val="80A581FE3D894E7A907D1A1B58CEC0B2"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D33C4ECBA734B93BFB07DA933F8593F">
     <w:name w:val="5D33C4ECBA734B93BFB07DA933F8593F"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17E8BCA1D1324C5396F568ED6045A46E">
     <w:name w:val="17E8BCA1D1324C5396F568ED6045A46E"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1C0D94AD9EB46389B9F5A00E45AFEE9">
     <w:name w:val="D1C0D94AD9EB46389B9F5A00E45AFEE9"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B932C92E891245CD9AB514D4CE7B1458">
     <w:name w:val="B932C92E891245CD9AB514D4CE7B1458"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="72E4B8FDDF314EA5AE84E8C7092627F2">
     <w:name w:val="72E4B8FDDF314EA5AE84E8C7092627F2"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39766834EFCD40289E6BCA89303E2FB2">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9EC63FC1F1743A191486F7D487E68FE">
     <w:name w:val="D9EC63FC1F1743A191486F7D487E68FE"/>
-    <w:rsid w:val="00D32F5B"/>
-[...6 lines deleted...]
-    <w:name w:val="43DB6274945940BC880017499FE3FE45"/>
     <w:rsid w:val="00D32F5B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C8B435A718494EAD7751C094F9FE75">
     <w:name w:val="64C8B435A718494EAD7751C094F9FE75"/>
     <w:rsid w:val="00D32F5B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0F115DF3BCA4A89AB74E2282E9B5F82">
     <w:name w:val="E0F115DF3BCA4A89AB74E2282E9B5F82"/>
     <w:rsid w:val="00D32F5B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20AE4F7591C146E08004E8A7D525B3DC">
     <w:name w:val="20AE4F7591C146E08004E8A7D525B3DC"/>
     <w:rsid w:val="00D32F5B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0F718167BDF4506A743447FA04BDA52">
     <w:name w:val="D0F718167BDF4506A743447FA04BDA52"/>
-    <w:rsid w:val="00CC036F"/>
-[...6 lines deleted...]
-    <w:name w:val="6B36B7EDD9F64B3F873CD651489D7716"/>
     <w:rsid w:val="00CC036F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3D683D2DC34C35A21A67F2DB822428">
     <w:name w:val="2A3D683D2DC34C35A21A67F2DB822428"/>
     <w:rsid w:val="00CC036F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5EF25A816F14596AE5D43299FA6B33D">
     <w:name w:val="D5EF25A816F14596AE5D43299FA6B33D"/>
     <w:rsid w:val="00CC036F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50BABD282176408F8ADA445FCE61886E">
     <w:name w:val="50BABD282176408F8ADA445FCE61886E"/>
     <w:rsid w:val="00CC036F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A918D4DA7F90474F81107F3CD95C72A5">
     <w:name w:val="A918D4DA7F90474F81107F3CD95C72A5"/>
     <w:rsid w:val="00CC036F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C35DF7A6A9143598D3157EA51E1B388">
     <w:name w:val="5C35DF7A6A9143598D3157EA51E1B388"/>
     <w:rsid w:val="00CC036F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A57807C6D354CD78128DC581F512177">
     <w:name w:val="3A57807C6D354CD78128DC581F512177"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B9FB577F5244002BAC5887229ED4396">
     <w:name w:val="3B9FB577F5244002BAC5887229ED4396"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C6EEB2FECE242DB92D08FB63BFAD517">
     <w:name w:val="3C6EEB2FECE242DB92D08FB63BFAD517"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="156B5CCCCCC84CD2A4440CB333723DD4">
     <w:name w:val="156B5CCCCCC84CD2A4440CB333723DD4"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54CBB2F67B454AEC91818D76A4832EB7">
     <w:name w:val="54CBB2F67B454AEC91818D76A4832EB7"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B476DE987E304E3DA5F70A4FA174CEA7">
     <w:name w:val="B476DE987E304E3DA5F70A4FA174CEA7"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFFA3D242A9C43C9A04BDEEF916FD83C">
-[...46 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="078C0EE1B3644DB1B70BC6625C72F3AA">
     <w:name w:val="078C0EE1B3644DB1B70BC6625C72F3AA"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E88D512CF082406F869E9FB08473E197">
     <w:name w:val="E88D512CF082406F869E9FB08473E197"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0854D4F28F5401892A0BF49A741B487">
     <w:name w:val="D0854D4F28F5401892A0BF49A741B487"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6385CA5BA5294F359E236971D047AE0D">
     <w:name w:val="6385CA5BA5294F359E236971D047AE0D"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="699576B2C6A04EB6B58477F870820725">
     <w:name w:val="699576B2C6A04EB6B58477F870820725"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCD7F3AD755E4FA2853CF65BC76E023B">
     <w:name w:val="DCD7F3AD755E4FA2853CF65BC76E023B"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="42E17853C81B43CCBCF92C62E6E770E9">
     <w:name w:val="42E17853C81B43CCBCF92C62E6E770E9"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED9F6E7178CB47499C4EB03C3B13CBEB">
     <w:name w:val="ED9F6E7178CB47499C4EB03C3B13CBEB"/>
     <w:rsid w:val="00367DA4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFF16592232345B4B2C12AA01E730BCD">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9956463312004D24918EF1649542FE88">
     <w:name w:val="9956463312004D24918EF1649542FE88"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="075475B119884890AD596C51C425F17D">
     <w:name w:val="075475B119884890AD596C51C425F17D"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="97F4B92C329E4EB4B479663BE159AE45">
     <w:name w:val="97F4B92C329E4EB4B479663BE159AE45"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DFB6A1A23BC42F6BC2D4A57F21D5AD2">
     <w:name w:val="4DFB6A1A23BC42F6BC2D4A57F21D5AD2"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E60A9523FB07468D9269867BF79B720D">
     <w:name w:val="E60A9523FB07468D9269867BF79B720D"/>
-    <w:rsid w:val="00DA40A7"/>
-[...98 lines deleted...]
-    <w:name w:val="8D450B9306B84BD3B9D5C20E1001DB88"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B606632C45A348B6A929AA8752AF9B11">
     <w:name w:val="B606632C45A348B6A929AA8752AF9B11"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="44B4A9BEE61A4F32B238BA58D9D3C056">
     <w:name w:val="44B4A9BEE61A4F32B238BA58D9D3C056"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="22CD596D53474ECE8C120A4EEA225CE4">
     <w:name w:val="22CD596D53474ECE8C120A4EEA225CE4"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6611706DA1884924ABF6380A5463733E">
     <w:name w:val="6611706DA1884924ABF6380A5463733E"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="646431E4076D42B6AABC8B544BBAA5E1">
     <w:name w:val="646431E4076D42B6AABC8B544BBAA5E1"/>
     <w:rsid w:val="00DA40A7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0F21ED424264340BFD26BAC15A096FA">
     <w:name w:val="B0F21ED424264340BFD26BAC15A096FA"/>
     <w:rsid w:val="00DA40A7"/>
@@ -29691,51 +22786,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61A486C1EB7044A78F776F6AF9CE1CB3">
     <w:name w:val="61A486C1EB7044A78F776F6AF9CE1CB3"/>
     <w:rsid w:val="00127A73"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6164BC6BAE9414A902E3EFE8A04C9CD">
     <w:name w:val="D6164BC6BAE9414A902E3EFE8A04C9CD"/>
     <w:rsid w:val="00127A73"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2392DA2FB34B4678ADD3D16FD44B0085">
     <w:name w:val="2392DA2FB34B4678ADD3D16FD44B0085"/>
     <w:rsid w:val="00127A73"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58FAC442FC1B43A5A252AC3B4884F615">
     <w:name w:val="58FAC442FC1B43A5A252AC3B4884F615"/>
     <w:rsid w:val="00127A73"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEBEE86917B84838914F00032AA41F0E">
     <w:name w:val="BEBEE86917B84838914F00032AA41F0E"/>
     <w:rsid w:val="00127A73"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -29975,59 +23070,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCC5E1A4C643A5488C64B82F5D61CD46" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0435c3de5ae360d9cf2b801668b812fa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb" xmlns:ns3="649258b5-57de-4850-8d20-2d61a4d22431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3cd3c508ef735c7b5982d0b721fdc2" ns2:_="" ns3:_="">
     <xsd:import namespace="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <xsd:import namespace="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -30184,142 +23280,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C58A418C-236F-469E-A330-83EC6926C8E5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08439BAA-6DE6-49D7-ADBC-37AD3E473B29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <ds:schemaRef ds:uri="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Task Instruction Template (1).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2681</Words>
-  <Characters>15283</Characters>
+  <Words>2680</Words>
+  <Characters>15281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>127</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17929</CharactersWithSpaces>
+  <CharactersWithSpaces>17926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bob Kennedy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCC5E1A4C643A5488C64B82F5D61CD46</vt:lpwstr>