--- v0 (2025-10-08)
+++ v1 (2026-10-06)
@@ -13,133 +13,110 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00502B67" w14:paraId="5E03CB94" w14:textId="77777777" w:rsidTr="00A007B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
           </w:tcPr>
           <w:p w14:paraId="76334D08" w14:textId="0FA967ED" w:rsidR="00502B67" w:rsidRPr="00502B67" w:rsidRDefault="00502B67" w:rsidP="00A007B1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>INSTRUCTIONS</w:t>
             </w:r>
             <w:r w:rsidR="00A007B1" w:rsidRPr="00A007B1">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291F1C3A" w14:textId="77777777" w:rsidR="00502B67" w:rsidRPr="0084676D" w:rsidRDefault="00502B67" w:rsidP="00502B67">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C95CA20" w14:textId="44E14CD9" w:rsidR="00502B67" w:rsidRDefault="003F7545" w:rsidP="00CF5322">
+          <w:p w14:paraId="7C95CA20" w14:textId="2CA9CE28" w:rsidR="00502B67" w:rsidRDefault="00262534" w:rsidP="00CF5322">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r>
-              <w:t>C</w:t>
-[...24 lines deleted...]
-            <w:r>
+              <w:t>Notify the IACUC Office and the Attending Veterinarian</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7545">
               <w:t xml:space="preserve"> as soon as possible, but no later than 48 hours </w:t>
             </w:r>
             <w:r w:rsidR="00EC5D9D">
               <w:t>after</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003F7545">
               <w:t xml:space="preserve"> discovering any unexpected or adverse event involving animals used in research, teaching, or testing</w:t>
             </w:r>
             <w:r w:rsidR="00EC5D9D">
               <w:t xml:space="preserve"> activities.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="124DF415" w14:textId="53997589" w:rsidR="00D077C9" w:rsidRPr="00D077C9" w:rsidRDefault="00D077C9" w:rsidP="00D077C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="334"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="760F20A5" w14:textId="64A3B856" w:rsidR="00D077C9" w:rsidRPr="00B41444" w:rsidRDefault="00D077C9" w:rsidP="00D077C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="334"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41444">
@@ -188,138 +165,221 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> for examples of situations </w:t>
             </w:r>
             <w:r w:rsidR="00CD478E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>not normally required to be reported</w:t>
             </w:r>
             <w:r w:rsidR="00FB4D59">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> to the IACUC.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DE25B18" w14:textId="77777777" w:rsidR="003F7545" w:rsidRPr="003F7545" w:rsidRDefault="003F7545" w:rsidP="003F7545">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E80A4B2" w14:textId="4E5A7C62" w:rsidR="003F7545" w:rsidRPr="00FB4D59" w:rsidRDefault="00FB4D59" w:rsidP="00FB4D59">
+          <w:p w14:paraId="4E80A4B2" w14:textId="0DAE6F61" w:rsidR="003F7545" w:rsidRPr="00FB4D59" w:rsidRDefault="00FB4D59" w:rsidP="00FB4D59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="334"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB4D59">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Note 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB4D59">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">If there is an immediate animal welfare concern, contact Dr. Arthur Lage (the UNE attending veterinarian) at </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
+              <w:t xml:space="preserve">If there is an immediate animal welfare concern, contact Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="009732B8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Moira Sheehan</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (the UNE attending veterinarian) at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00C73FFB" w:rsidRPr="006B0DD0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
-                <w:t>artlage123@gmail.com</w:t>
+                <w:t>sheehan.moira@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> or via phone/text</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EC5D9D" w:rsidRPr="00FB4D59">
+              <w:t xml:space="preserve"> or (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C73FFB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> message</w:t>
+              <w:t>508</w:t>
             </w:r>
             <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> at (617) 699-2256.</w:t>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C73FFB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C73FFB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>7041</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7545" w:rsidRPr="00FB4D59">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19783938" w14:textId="77777777" w:rsidR="00502B67" w:rsidRPr="0084676D" w:rsidRDefault="00502B67" w:rsidP="00B4401E">
             <w:pPr>
               <w:ind w:left="334" w:hanging="334"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D296360" w14:textId="77777777" w:rsidR="00B4401E" w:rsidRDefault="00652C12" w:rsidP="00CF5322">
+          <w:p w14:paraId="3B1F2FA9" w14:textId="47EB9573" w:rsidR="00E7198E" w:rsidRDefault="00C96A2E" w:rsidP="00CF5322">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="334" w:hanging="334"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Submit th</w:t>
+            </w:r>
+            <w:r w:rsidR="004132B8">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> form to </w:t>
+            </w:r>
+            <w:r w:rsidR="00495C94">
+              <w:t xml:space="preserve">the IACUC Office only after the form is complete and the investigation, root cause analysis, and </w:t>
+            </w:r>
+            <w:r w:rsidR="009F3655">
+              <w:t>corrective actions</w:t>
+            </w:r>
+            <w:r w:rsidR="00495C94">
+              <w:t xml:space="preserve"> have been adequately documented. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86A59">
+              <w:t xml:space="preserve">This should occur as soon as practicable following completion of the investigation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746C5ECA" w14:textId="77777777" w:rsidR="00E7198E" w:rsidRPr="00E7198E" w:rsidRDefault="00E7198E" w:rsidP="00E7198E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="334"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D296360" w14:textId="07D16FB1" w:rsidR="00B4401E" w:rsidRDefault="00652C12" w:rsidP="00CF5322">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidR="00502B67">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00547A76" w:rsidRPr="00B17E20">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>iacuc@une.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00502B67">
-              <w:t xml:space="preserve"> for any questions you may have with regard to </w:t>
+              <w:t xml:space="preserve"> for any questions you may have </w:t>
+            </w:r>
+            <w:r w:rsidR="00F515CC">
+              <w:t>about</w:t>
+            </w:r>
+            <w:r w:rsidR="00502B67">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>this form</w:t>
             </w:r>
             <w:r w:rsidR="00502B67">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3437DC1B" w14:textId="1C809D90" w:rsidR="00652C12" w:rsidRPr="00652C12" w:rsidRDefault="00652C12" w:rsidP="00652C12">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52A5C973" w14:textId="77777777" w:rsidR="004A059D" w:rsidRDefault="004A059D" w:rsidP="00786A5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -764,75 +824,75 @@
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7D12C3B2" w14:textId="77777777" w:rsidR="00652C12" w:rsidRDefault="00652C12" w:rsidP="00786A5D">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>You are</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53EA8AC2" w14:textId="77777777" w:rsidR="00652C12" w:rsidRPr="003E241F" w:rsidRDefault="00652C12" w:rsidP="00786A5D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67DA217F" w14:textId="77777777" w:rsidR="00652C12" w:rsidRDefault="00612C19" w:rsidP="00786A5D">
+          <w:p w14:paraId="67DA217F" w14:textId="77777777" w:rsidR="00652C12" w:rsidRDefault="00D46F4E" w:rsidP="00786A5D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1511139258"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00652C12">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00652C12">
               <w:t xml:space="preserve"> Faculty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3643E9FE" w14:textId="77777777" w:rsidR="00652C12" w:rsidRDefault="00612C19" w:rsidP="00786A5D">
+          <w:p w14:paraId="3643E9FE" w14:textId="77777777" w:rsidR="00652C12" w:rsidRDefault="00D46F4E" w:rsidP="00786A5D">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1461927914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00652C12">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00652C12">
               <w:t xml:space="preserve"> Staff</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66747B7B" w14:textId="66333600" w:rsidR="00652C12" w:rsidRDefault="00652C12" w:rsidP="00FA7276"/>
           <w:p w14:paraId="1DB1FF18" w14:textId="7730A0FE" w:rsidR="00652C12" w:rsidRDefault="00652C12" w:rsidP="00B63F73"/>
@@ -1610,343 +1670,341 @@
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="7997" w:type="dxa"/>
               <w:tblInd w:w="335" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4037"/>
               <w:gridCol w:w="3960"/>
             </w:tblGrid>
             <w:tr w:rsidR="000E3CDB" w14:paraId="67CC9CBF" w14:textId="77777777" w:rsidTr="003E52D5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4037" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="12DB6ED2" w14:textId="3151E2FE" w:rsidR="000E3CDB" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="12DB6ED2" w14:textId="3151E2FE" w:rsidR="000E3CDB" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="365"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-899365326"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Unexpected morbidity or mortality</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3960" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="07371927" w14:textId="562758A2" w:rsidR="000E3CDB" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="07371927" w14:textId="562758A2" w:rsidR="000E3CDB" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="384"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="671619658"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Adverse drug or treatment reaction</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000E3CDB" w14:paraId="332BFC48" w14:textId="77777777" w:rsidTr="003E52D5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4037" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="2FA63257" w14:textId="3F52F70C" w:rsidR="000E3CDB" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="2FA63257" w14:textId="3F52F70C" w:rsidR="000E3CDB" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="365"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1414158776"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Unanticipated pain or distress</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3960" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="15E5FD1D" w14:textId="5FB40E03" w:rsidR="000E3CDB" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="15E5FD1D" w14:textId="5FB40E03" w:rsidR="000E3CDB" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="384"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1417554418"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Protocol deviation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000E3CDB" w14:paraId="02D6C055" w14:textId="77777777" w:rsidTr="003E52D5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4037" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="397A1938" w14:textId="26A160EA" w:rsidR="000E3CDB" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="397A1938" w14:textId="26A160EA" w:rsidR="000E3CDB" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="365"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1208407698"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Animal escape</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3960" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C2642A0" w14:textId="7DF256F6" w:rsidR="000E3CDB" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="1C2642A0" w14:textId="7DF256F6" w:rsidR="000E3CDB" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="384"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-467364792"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Personnel error</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003E52D5" w14:paraId="339C4B84" w14:textId="77777777" w:rsidTr="003E52D5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4037" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="039D25F2" w14:textId="7FD8E86A" w:rsidR="003E52D5" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="039D25F2" w14:textId="7FD8E86A" w:rsidR="003E52D5" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="365"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1486974806"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Equipment or facility failure</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3960" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EC556B6" w14:textId="6D9F5F26" w:rsidR="003E52D5" w:rsidRPr="003E52D5" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="3EC556B6" w14:textId="6D9F5F26" w:rsidR="003E52D5" w:rsidRPr="003E52D5" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="384"/>
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1314718232"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Other </w:t>
                   </w:r>
                   <w:r w:rsidR="003E52D5">
                     <w:rPr>
                       <w:i/>
                     </w:rPr>
                     <w:t>(specify below)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-              <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-              <w:bookmarkEnd w:id="2"/>
             </w:tr>
             <w:tr w:rsidR="003E52D5" w14:paraId="497875C5" w14:textId="77777777" w:rsidTr="003E52D5">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4037" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E09D57B" w14:textId="470EDE0F" w:rsidR="003E52D5" w:rsidRDefault="00612C19" w:rsidP="003E52D5">
+                <w:p w14:paraId="0E09D57B" w14:textId="470EDE0F" w:rsidR="003E52D5" w:rsidRDefault="00D46F4E" w:rsidP="003E52D5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="335" w:hanging="365"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1224366572"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="003E52D5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="003E52D5">
                     <w:t xml:space="preserve"> Dosing or procedural error</w:t>
@@ -2031,50 +2089,51 @@
       <w:tr w:rsidR="007868BA" w14:paraId="7C1BB60A" w14:textId="77777777" w:rsidTr="000545BE">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="389BA38C" w14:textId="77777777" w:rsidR="007868BA" w:rsidRPr="007868BA" w:rsidRDefault="007868BA" w:rsidP="007868BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="326" w:hanging="326"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Specify the number of animals affected</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45DE14D7" w14:textId="77777777" w:rsidR="007868BA" w:rsidRPr="007868BA" w:rsidRDefault="007868BA" w:rsidP="007868BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Style1"/>
               </w:rPr>
               <w:id w:val="1012957034"/>
               <w:placeholder>
                 <w:docPart w:val="D999326486D74A158A5EF86C538C8EBF"/>
@@ -2213,51 +2272,50 @@
       <w:tr w:rsidR="004F69D6" w14:paraId="10BAD98E" w14:textId="77777777" w:rsidTr="004F69D6">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="44722BDF" w14:textId="30C4DE16" w:rsidR="002E7834" w:rsidRDefault="005F0558" w:rsidP="00CF5322">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="002E7834">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ere</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="002E7834">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ttending </w:t>
@@ -2287,88 +2345,88 @@
               <w:t xml:space="preserve"> notified </w:t>
             </w:r>
             <w:r w:rsidR="002E7834">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>within 48 hours of the event</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D005FA" w14:textId="77777777" w:rsidR="002E7834" w:rsidRPr="002E7834" w:rsidRDefault="002E7834" w:rsidP="002E7834">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="144750A0" w14:textId="0893B871" w:rsidR="002E7834" w:rsidRPr="002E7834" w:rsidRDefault="00612C19" w:rsidP="002E7834">
+          <w:p w14:paraId="144750A0" w14:textId="0893B871" w:rsidR="002E7834" w:rsidRPr="002E7834" w:rsidRDefault="00D46F4E" w:rsidP="002E7834">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-831065002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005F0558" w:rsidRPr="005F0558">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005F0558">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:r w:rsidR="002E7834">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(provide an explanation below)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D95CA3" w14:textId="218206B0" w:rsidR="004F69D6" w:rsidRPr="005F0558" w:rsidRDefault="00612C19" w:rsidP="002E7834">
+          <w:p w14:paraId="27D95CA3" w14:textId="218206B0" w:rsidR="004F69D6" w:rsidRPr="005F0558" w:rsidRDefault="00D46F4E" w:rsidP="002E7834">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-9217858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005F0558">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -2468,51 +2526,51 @@
         <w:trPr>
           <w:trHeight w:val="648"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26984DA1" w14:textId="6AB4834D" w:rsidR="00754F15" w:rsidRPr="002764D2" w:rsidRDefault="007868BA" w:rsidP="00CF5322">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk201158083"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk201158083"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DESCRIPTION OF EVENT &amp; OUTCOME FOR ANIMALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00754F15" w14:paraId="404F6132" w14:textId="77777777" w:rsidTr="00E03CEA">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2317F176" w14:textId="7B29E4D7" w:rsidR="00754F15" w:rsidRPr="007868BA" w:rsidRDefault="00AA13BA" w:rsidP="007868BA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
@@ -2623,228 +2681,228 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Indicate the outcome of the event</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(select all that apply)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="609D1B01" w14:textId="0621D56D" w:rsidR="000545BE" w:rsidRPr="000545BE" w:rsidRDefault="000545BE" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B0564D4" w14:textId="2BA836D0" w:rsidR="000545BE" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="5B0564D4" w14:textId="2BA836D0" w:rsidR="000545BE" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2048671062"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000545BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000545BE">
               <w:t xml:space="preserve"> Animals were treated and fully recovered</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4B8B6C" w14:textId="269A6038" w:rsidR="000545BE" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="6F4B8B6C" w14:textId="269A6038" w:rsidR="000545BE" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1615943073"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000545BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000545BE">
               <w:t xml:space="preserve"> Animals were treated but subsequently euthanized</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D61BFD" w14:textId="03117046" w:rsidR="000545BE" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="19D61BFD" w14:textId="03117046" w:rsidR="000545BE" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="827868344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000545BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000545BE">
               <w:t xml:space="preserve"> Animals were euthanized without treatment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0CD092" w14:textId="4768B7CE" w:rsidR="002A6A12" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="4F0CD092" w14:textId="4768B7CE" w:rsidR="002A6A12" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="690187551"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A6A12">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A6A12">
               <w:t xml:space="preserve"> The event resulted in the unanticipated death of one or more animals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1760236B" w14:textId="36029384" w:rsidR="002A6A12" w:rsidRPr="002A6A12" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="1760236B" w14:textId="36029384" w:rsidR="002A6A12" w:rsidRPr="002A6A12" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1433666308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A6A12">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A6A12">
               <w:t xml:space="preserve"> No clinical signs were observed, and no treatment was required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09AC4A24" w14:textId="7803670A" w:rsidR="000545BE" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="09AC4A24" w14:textId="7803670A" w:rsidR="000545BE" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1646083231"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000545BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000545BE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A6A12">
               <w:t>The event had no impact on the animals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07167169" w14:textId="49D02911" w:rsidR="000545BE" w:rsidRPr="000545BE" w:rsidRDefault="00612C19" w:rsidP="000545BE">
+          <w:p w14:paraId="07167169" w14:textId="49D02911" w:rsidR="000545BE" w:rsidRPr="000545BE" w:rsidRDefault="00D46F4E" w:rsidP="000545BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-490414658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000545BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -2947,51 +3005,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="326" w:hanging="326"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Were any animals euthanized as a result of the event?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E4D5AB4" w14:textId="77777777" w:rsidR="002A6A12" w:rsidRPr="002A6A12" w:rsidRDefault="002A6A12" w:rsidP="002A6A12">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EB3A70D" w14:textId="6F21A843" w:rsidR="002A6A12" w:rsidRPr="002A6A12" w:rsidRDefault="00612C19" w:rsidP="002A6A12">
+          <w:p w14:paraId="6EB3A70D" w14:textId="6F21A843" w:rsidR="002A6A12" w:rsidRPr="002A6A12" w:rsidRDefault="00D46F4E" w:rsidP="002A6A12">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="176398371"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A6A12" w:rsidRPr="002A6A12">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -3066,51 +3124,51 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00151FA3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="72ACA80E" w14:textId="7D1C80D9" w:rsidR="002A6A12" w:rsidRPr="002A6A12" w:rsidRDefault="002A6A12" w:rsidP="002A6A12">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="7363993D" w14:textId="21E13F9E" w:rsidR="000151D7" w:rsidRPr="007E6146" w:rsidRDefault="000151D7" w:rsidP="000151D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F463DB1" w14:textId="1711B1E8" w:rsidR="002A6A12" w:rsidRDefault="002A6A12" w:rsidP="002A6A12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -3400,50 +3458,51 @@
               <w:ind w:left="686" w:hanging="270"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06427FCB" w14:textId="6DDCEDFA" w:rsidR="00B9036B" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="686" w:hanging="270"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Equipment/Facility Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>: Did equipment fail or malfunction? Were environmental controls adequate?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FA27306" w14:textId="77777777" w:rsidR="00B9036B" w:rsidRPr="00B9036B" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
             <w:pPr>
               <w:ind w:left="686" w:hanging="270"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C0661A7" w14:textId="466CC02B" w:rsidR="00B9036B" w:rsidRPr="003E1817" w:rsidRDefault="00B9036B" w:rsidP="00B9036B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
@@ -3786,59 +3845,59 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="326"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F9C13B6" w14:textId="1A30F605" w:rsidR="004D4ED2" w:rsidRDefault="004D4ED2" w:rsidP="008B11D9"/>
     <w:p w14:paraId="635AD63C" w14:textId="2ED9B362" w:rsidR="00CD478E" w:rsidRDefault="00CD478E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C38C8B" w14:textId="1CE6B2AE" w:rsidR="00CD478E" w:rsidRDefault="00CD478E" w:rsidP="00CD478E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="AppendixA"/>
+      <w:bookmarkStart w:id="3" w:name="AppendixA"/>
       <w:r w:rsidRPr="00CD478E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="596171CF" w14:textId="725782FF" w:rsidR="00CD478E" w:rsidRDefault="00CD478E" w:rsidP="00CD478E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2249648E" w14:textId="38D9BEBF" w:rsidR="00CD478E" w:rsidRPr="00FB5721" w:rsidRDefault="00152190" w:rsidP="00CD478E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="163E70"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="163E70"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00CD478E" w:rsidRPr="00FB5721">
         <w:rPr>
@@ -4246,274 +4305,292 @@
     <w:p w14:paraId="2A7EF802" w14:textId="77777777" w:rsidR="00CD478E" w:rsidRPr="00CD478E" w:rsidRDefault="00CD478E" w:rsidP="00CD478E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0096D6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73475901" w14:textId="77777777" w:rsidR="00CD478E" w:rsidRPr="00CD478E" w:rsidRDefault="00CD478E" w:rsidP="00CD478E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0096D6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B722FA8" w14:textId="77777777" w:rsidR="00CD478E" w:rsidRPr="00CD478E" w:rsidRDefault="00CD478E" w:rsidP="008B11D9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD478E" w:rsidRPr="00CD478E" w:rsidSect="00F44EB4">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D878F6A" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRDefault="00E3595B" w:rsidP="00BE67B0">
+    <w:p w14:paraId="42432A2C" w14:textId="77777777" w:rsidR="00D46F4E" w:rsidRDefault="00D46F4E" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5495E239" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRDefault="00E3595B" w:rsidP="00BE67B0">
+    <w:p w14:paraId="48FF5D75" w14:textId="77777777" w:rsidR="00D46F4E" w:rsidRDefault="00D46F4E" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A69DF97" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRDefault="00E3595B" w:rsidP="003A654A">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10790"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E3595B" w:rsidRPr="000A33D4" w14:paraId="3923E30A" w14:textId="77777777" w:rsidTr="005B7940">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10790" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="53993F72" w14:textId="78CF9682" w:rsidR="00E3595B" w:rsidRPr="000A33D4" w:rsidRDefault="00E3595B" w:rsidP="005B7940">
+        <w:p w14:paraId="53993F72" w14:textId="488CE650" w:rsidR="00E3595B" w:rsidRPr="000A33D4" w:rsidRDefault="00E3595B" w:rsidP="005B7940">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>RES-F-02</w:t>
           </w:r>
           <w:r w:rsidR="003F7545">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
           <w:r w:rsidRPr="000A33D4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">; Rev </w:t>
           </w:r>
+          <w:r w:rsidR="00CA233D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">0; </w:t>
+            <w:t xml:space="preserve">; </w:t>
           </w:r>
           <w:r w:rsidRPr="000A33D4">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Effective Date:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00612C19">
+          <w:r w:rsidR="00CA233D">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>7/24/2025</w:t>
+            <w:t>9/</w:t>
+          </w:r>
+          <w:r w:rsidR="003A590C">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>25</w:t>
+          </w:r>
+          <w:r w:rsidR="00CA233D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="30C9BC51" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRPr="00646293" w:rsidRDefault="00E3595B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="464A466B" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRDefault="00E3595B" w:rsidP="00BE67B0">
+    <w:p w14:paraId="4AD749B6" w14:textId="77777777" w:rsidR="00D46F4E" w:rsidRDefault="00D46F4E" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A7C4C4A" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRDefault="00E3595B" w:rsidP="00BE67B0">
+    <w:p w14:paraId="190F93E2" w14:textId="77777777" w:rsidR="00D46F4E" w:rsidRDefault="00D46F4E" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2425"/>
       <w:gridCol w:w="5940"/>
       <w:gridCol w:w="2413"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E3595B" w:rsidRPr="000A33D4" w14:paraId="2DF801CF" w14:textId="77777777" w:rsidTr="00D52D5E">
       <w:trPr>
         <w:trHeight w:val="864"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2425" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="09E4893B" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRPr="000A33D4" w:rsidRDefault="00E3595B" w:rsidP="00D52D5E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
@@ -4740,51 +4817,51 @@
               <w:sz w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E6A2842" w14:textId="77777777" w:rsidR="00E3595B" w:rsidRDefault="00E3595B" w:rsidP="00430178">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1052"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EA50598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D924E12A"/>
     <w:lvl w:ilvl="0" w:tplc="1D24400E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6005,103 +6082,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5015" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6455" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="949774696">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2066753210">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1364209853">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1206020028">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="707997628">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="813908867">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="616528723">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1383673272">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1294291769">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="690187212">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1273707596">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1783646796">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="736586903">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="167937"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F253B"/>
     <w:rsid w:val="00000523"/>
     <w:rsid w:val="00001167"/>
     <w:rsid w:val="00002AE6"/>
     <w:rsid w:val="0000637A"/>
     <w:rsid w:val="00006828"/>
     <w:rsid w:val="00006E54"/>
@@ -6227,287 +6303,296 @@
     <w:rsid w:val="0018110B"/>
     <w:rsid w:val="00182B25"/>
     <w:rsid w:val="00184D29"/>
     <w:rsid w:val="0018536E"/>
     <w:rsid w:val="0018547D"/>
     <w:rsid w:val="001871E5"/>
     <w:rsid w:val="00190203"/>
     <w:rsid w:val="0019087F"/>
     <w:rsid w:val="00192594"/>
     <w:rsid w:val="00193F5F"/>
     <w:rsid w:val="00194452"/>
     <w:rsid w:val="00196ABC"/>
     <w:rsid w:val="00197614"/>
     <w:rsid w:val="00197F29"/>
     <w:rsid w:val="001A18F8"/>
     <w:rsid w:val="001A27E4"/>
     <w:rsid w:val="001B3884"/>
     <w:rsid w:val="001B3915"/>
     <w:rsid w:val="001C067B"/>
     <w:rsid w:val="001C12CD"/>
     <w:rsid w:val="001C3922"/>
     <w:rsid w:val="001C4D4A"/>
     <w:rsid w:val="001D00E2"/>
     <w:rsid w:val="001D04EA"/>
     <w:rsid w:val="001D0D6C"/>
+    <w:rsid w:val="001D10BF"/>
     <w:rsid w:val="001D1DB5"/>
     <w:rsid w:val="001D3083"/>
     <w:rsid w:val="001D3CC0"/>
     <w:rsid w:val="001D5AED"/>
     <w:rsid w:val="001D7E6E"/>
     <w:rsid w:val="001E00B2"/>
     <w:rsid w:val="001E0551"/>
     <w:rsid w:val="001E1242"/>
     <w:rsid w:val="001E31F3"/>
     <w:rsid w:val="001E3886"/>
     <w:rsid w:val="001E6654"/>
     <w:rsid w:val="001F1507"/>
     <w:rsid w:val="001F1593"/>
     <w:rsid w:val="001F268A"/>
     <w:rsid w:val="001F3EE9"/>
     <w:rsid w:val="001F7373"/>
     <w:rsid w:val="001F750A"/>
     <w:rsid w:val="00200118"/>
     <w:rsid w:val="0020298E"/>
     <w:rsid w:val="00202AB6"/>
     <w:rsid w:val="0020617C"/>
     <w:rsid w:val="00207CD1"/>
     <w:rsid w:val="0021174F"/>
     <w:rsid w:val="0021280D"/>
     <w:rsid w:val="00214A19"/>
     <w:rsid w:val="002161A2"/>
     <w:rsid w:val="002162E8"/>
     <w:rsid w:val="00223C8C"/>
     <w:rsid w:val="002242C3"/>
     <w:rsid w:val="00230258"/>
     <w:rsid w:val="00231643"/>
     <w:rsid w:val="00233D82"/>
     <w:rsid w:val="002363C4"/>
     <w:rsid w:val="00237087"/>
     <w:rsid w:val="002377CE"/>
     <w:rsid w:val="002408DB"/>
     <w:rsid w:val="00243043"/>
     <w:rsid w:val="002449DA"/>
     <w:rsid w:val="00245421"/>
     <w:rsid w:val="00245C48"/>
     <w:rsid w:val="00246537"/>
     <w:rsid w:val="0024697F"/>
     <w:rsid w:val="00250546"/>
     <w:rsid w:val="0025132E"/>
     <w:rsid w:val="0025339B"/>
     <w:rsid w:val="0025480A"/>
     <w:rsid w:val="00254F74"/>
     <w:rsid w:val="00255880"/>
     <w:rsid w:val="0026206F"/>
+    <w:rsid w:val="00262534"/>
     <w:rsid w:val="00262EE9"/>
     <w:rsid w:val="00263B03"/>
     <w:rsid w:val="00265274"/>
     <w:rsid w:val="0026576F"/>
     <w:rsid w:val="00271221"/>
     <w:rsid w:val="00271B49"/>
     <w:rsid w:val="002752F8"/>
     <w:rsid w:val="00275480"/>
     <w:rsid w:val="002764D2"/>
     <w:rsid w:val="00277807"/>
     <w:rsid w:val="002779DD"/>
     <w:rsid w:val="002807E8"/>
     <w:rsid w:val="002819DE"/>
     <w:rsid w:val="002834DD"/>
     <w:rsid w:val="00286855"/>
     <w:rsid w:val="00293255"/>
     <w:rsid w:val="002973EC"/>
     <w:rsid w:val="0029769C"/>
     <w:rsid w:val="002A0FA8"/>
     <w:rsid w:val="002A29FD"/>
     <w:rsid w:val="002A3367"/>
     <w:rsid w:val="002A5F15"/>
     <w:rsid w:val="002A62B3"/>
     <w:rsid w:val="002A6A12"/>
     <w:rsid w:val="002B0CF2"/>
     <w:rsid w:val="002B160B"/>
     <w:rsid w:val="002B6BD0"/>
     <w:rsid w:val="002C1F85"/>
     <w:rsid w:val="002C1FC0"/>
     <w:rsid w:val="002C2599"/>
     <w:rsid w:val="002C6145"/>
     <w:rsid w:val="002C7F67"/>
     <w:rsid w:val="002D0F31"/>
+    <w:rsid w:val="002D1F85"/>
     <w:rsid w:val="002D4029"/>
     <w:rsid w:val="002D6085"/>
     <w:rsid w:val="002D7937"/>
     <w:rsid w:val="002E4539"/>
     <w:rsid w:val="002E7834"/>
     <w:rsid w:val="002E7DB6"/>
     <w:rsid w:val="002F2BC8"/>
     <w:rsid w:val="002F30BB"/>
     <w:rsid w:val="002F35E3"/>
     <w:rsid w:val="002F48F4"/>
     <w:rsid w:val="002F64A0"/>
     <w:rsid w:val="00301594"/>
     <w:rsid w:val="00302D01"/>
     <w:rsid w:val="00303E5A"/>
     <w:rsid w:val="003040EC"/>
     <w:rsid w:val="00304228"/>
     <w:rsid w:val="00306D71"/>
     <w:rsid w:val="003071C5"/>
     <w:rsid w:val="003107DF"/>
     <w:rsid w:val="003125B9"/>
     <w:rsid w:val="0031365F"/>
     <w:rsid w:val="00313A9E"/>
     <w:rsid w:val="00314A89"/>
     <w:rsid w:val="00315463"/>
     <w:rsid w:val="00321692"/>
     <w:rsid w:val="00322992"/>
     <w:rsid w:val="00323208"/>
     <w:rsid w:val="00323F00"/>
     <w:rsid w:val="00325019"/>
     <w:rsid w:val="00326397"/>
+    <w:rsid w:val="00326CD2"/>
     <w:rsid w:val="00331A40"/>
+    <w:rsid w:val="00332125"/>
     <w:rsid w:val="00333DAC"/>
     <w:rsid w:val="00333E51"/>
     <w:rsid w:val="003360E6"/>
     <w:rsid w:val="003365B7"/>
     <w:rsid w:val="00336F19"/>
     <w:rsid w:val="00340A55"/>
     <w:rsid w:val="003456B2"/>
     <w:rsid w:val="00345FE8"/>
     <w:rsid w:val="00350198"/>
     <w:rsid w:val="00350BCA"/>
     <w:rsid w:val="00350F77"/>
     <w:rsid w:val="0035190C"/>
     <w:rsid w:val="0035299D"/>
     <w:rsid w:val="00352E35"/>
     <w:rsid w:val="00354D42"/>
     <w:rsid w:val="003613FB"/>
     <w:rsid w:val="00361641"/>
     <w:rsid w:val="003639E7"/>
     <w:rsid w:val="00364D33"/>
     <w:rsid w:val="003668E9"/>
     <w:rsid w:val="003674C2"/>
     <w:rsid w:val="00370408"/>
     <w:rsid w:val="0037048E"/>
     <w:rsid w:val="00372F6D"/>
     <w:rsid w:val="00374E53"/>
     <w:rsid w:val="00375B0B"/>
     <w:rsid w:val="00375E64"/>
     <w:rsid w:val="00377460"/>
     <w:rsid w:val="00380610"/>
     <w:rsid w:val="003807F6"/>
     <w:rsid w:val="00381A85"/>
     <w:rsid w:val="003822BB"/>
     <w:rsid w:val="00382E97"/>
     <w:rsid w:val="00385237"/>
     <w:rsid w:val="00390C5D"/>
     <w:rsid w:val="0039171C"/>
     <w:rsid w:val="003920E6"/>
     <w:rsid w:val="00392547"/>
     <w:rsid w:val="003927ED"/>
     <w:rsid w:val="00394E36"/>
     <w:rsid w:val="00395613"/>
     <w:rsid w:val="00395A3D"/>
     <w:rsid w:val="00396DD8"/>
     <w:rsid w:val="00397A2D"/>
     <w:rsid w:val="003A0E5E"/>
     <w:rsid w:val="003A1D85"/>
     <w:rsid w:val="003A22A7"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A5308"/>
+    <w:rsid w:val="003A590C"/>
     <w:rsid w:val="003A654A"/>
     <w:rsid w:val="003A6746"/>
     <w:rsid w:val="003B1E72"/>
     <w:rsid w:val="003B1E90"/>
     <w:rsid w:val="003B3107"/>
     <w:rsid w:val="003B536E"/>
     <w:rsid w:val="003B6333"/>
     <w:rsid w:val="003C1A5E"/>
     <w:rsid w:val="003C1F4A"/>
     <w:rsid w:val="003C3C28"/>
     <w:rsid w:val="003D0B07"/>
     <w:rsid w:val="003D15D1"/>
     <w:rsid w:val="003D1D36"/>
     <w:rsid w:val="003D4583"/>
     <w:rsid w:val="003D55D0"/>
     <w:rsid w:val="003D609D"/>
     <w:rsid w:val="003D7C1B"/>
     <w:rsid w:val="003E0D59"/>
     <w:rsid w:val="003E1772"/>
     <w:rsid w:val="003E1817"/>
     <w:rsid w:val="003E241F"/>
     <w:rsid w:val="003E52D5"/>
     <w:rsid w:val="003E7DCB"/>
     <w:rsid w:val="003E7E12"/>
     <w:rsid w:val="003F1157"/>
     <w:rsid w:val="003F18A5"/>
     <w:rsid w:val="003F1D23"/>
     <w:rsid w:val="003F3333"/>
     <w:rsid w:val="003F5AFD"/>
     <w:rsid w:val="003F5E24"/>
     <w:rsid w:val="003F7545"/>
     <w:rsid w:val="004031C3"/>
     <w:rsid w:val="0040487B"/>
     <w:rsid w:val="0040498C"/>
     <w:rsid w:val="004061DD"/>
     <w:rsid w:val="00407CB2"/>
+    <w:rsid w:val="004132B8"/>
     <w:rsid w:val="004140EE"/>
     <w:rsid w:val="0041594A"/>
     <w:rsid w:val="0042159D"/>
     <w:rsid w:val="00430178"/>
     <w:rsid w:val="00430B57"/>
     <w:rsid w:val="00430C7A"/>
     <w:rsid w:val="0043210F"/>
     <w:rsid w:val="00436734"/>
     <w:rsid w:val="004409B9"/>
     <w:rsid w:val="004475B9"/>
     <w:rsid w:val="00451B20"/>
     <w:rsid w:val="004535C2"/>
     <w:rsid w:val="00456CFE"/>
     <w:rsid w:val="00457CB6"/>
     <w:rsid w:val="00461B97"/>
     <w:rsid w:val="00466866"/>
     <w:rsid w:val="0046744C"/>
     <w:rsid w:val="00470F96"/>
     <w:rsid w:val="00471095"/>
     <w:rsid w:val="004740A1"/>
     <w:rsid w:val="004743C0"/>
     <w:rsid w:val="0047463A"/>
     <w:rsid w:val="00474DA7"/>
     <w:rsid w:val="00475001"/>
     <w:rsid w:val="00475995"/>
     <w:rsid w:val="0047612C"/>
     <w:rsid w:val="00480394"/>
     <w:rsid w:val="00480AE0"/>
+    <w:rsid w:val="00482C37"/>
     <w:rsid w:val="004842AC"/>
     <w:rsid w:val="00487A4A"/>
     <w:rsid w:val="00487E18"/>
     <w:rsid w:val="0049148E"/>
     <w:rsid w:val="00491614"/>
     <w:rsid w:val="0049162A"/>
     <w:rsid w:val="004919FE"/>
     <w:rsid w:val="00491C35"/>
     <w:rsid w:val="00492056"/>
     <w:rsid w:val="0049269E"/>
     <w:rsid w:val="004930E6"/>
+    <w:rsid w:val="00495C94"/>
     <w:rsid w:val="004A058B"/>
     <w:rsid w:val="004A059D"/>
     <w:rsid w:val="004A1367"/>
     <w:rsid w:val="004A4BBA"/>
     <w:rsid w:val="004A4C9B"/>
     <w:rsid w:val="004A51F6"/>
     <w:rsid w:val="004A522F"/>
     <w:rsid w:val="004A6D38"/>
     <w:rsid w:val="004B3B84"/>
     <w:rsid w:val="004B3C69"/>
     <w:rsid w:val="004B7930"/>
     <w:rsid w:val="004C1D4C"/>
     <w:rsid w:val="004C333E"/>
     <w:rsid w:val="004C6C10"/>
     <w:rsid w:val="004C6E60"/>
     <w:rsid w:val="004C7550"/>
     <w:rsid w:val="004D1645"/>
     <w:rsid w:val="004D4ED2"/>
     <w:rsid w:val="004D51C6"/>
     <w:rsid w:val="004D7141"/>
     <w:rsid w:val="004D765D"/>
     <w:rsid w:val="004D7C8A"/>
     <w:rsid w:val="004E53D2"/>
     <w:rsid w:val="004E577C"/>
     <w:rsid w:val="004E7959"/>
@@ -6638,50 +6723,51 @@
     <w:rsid w:val="00671723"/>
     <w:rsid w:val="006717B4"/>
     <w:rsid w:val="00671FF0"/>
     <w:rsid w:val="0067208C"/>
     <w:rsid w:val="00672096"/>
     <w:rsid w:val="00672A9C"/>
     <w:rsid w:val="00675009"/>
     <w:rsid w:val="00676042"/>
     <w:rsid w:val="00676CD0"/>
     <w:rsid w:val="006800CC"/>
     <w:rsid w:val="00680D68"/>
     <w:rsid w:val="00681E2D"/>
     <w:rsid w:val="00682719"/>
     <w:rsid w:val="006838FB"/>
     <w:rsid w:val="0068628C"/>
     <w:rsid w:val="00690564"/>
     <w:rsid w:val="00690AFF"/>
     <w:rsid w:val="00692F0C"/>
     <w:rsid w:val="00693713"/>
     <w:rsid w:val="00693FBD"/>
     <w:rsid w:val="00694B7E"/>
     <w:rsid w:val="00696F63"/>
     <w:rsid w:val="006A3453"/>
     <w:rsid w:val="006A4C26"/>
     <w:rsid w:val="006A704F"/>
+    <w:rsid w:val="006B2491"/>
     <w:rsid w:val="006B50BC"/>
     <w:rsid w:val="006B53A2"/>
     <w:rsid w:val="006B64ED"/>
     <w:rsid w:val="006C3157"/>
     <w:rsid w:val="006C31FE"/>
     <w:rsid w:val="006C3229"/>
     <w:rsid w:val="006C5941"/>
     <w:rsid w:val="006C6EE5"/>
     <w:rsid w:val="006D3BDF"/>
     <w:rsid w:val="006D3D49"/>
     <w:rsid w:val="006D4864"/>
     <w:rsid w:val="006E0DBD"/>
     <w:rsid w:val="006E37BB"/>
     <w:rsid w:val="006E46F4"/>
     <w:rsid w:val="006E4FA4"/>
     <w:rsid w:val="006F1F3C"/>
     <w:rsid w:val="006F2805"/>
     <w:rsid w:val="006F3445"/>
     <w:rsid w:val="006F3471"/>
     <w:rsid w:val="006F4249"/>
     <w:rsid w:val="006F65A7"/>
     <w:rsid w:val="00700DB3"/>
     <w:rsid w:val="007011F0"/>
     <w:rsid w:val="007019FF"/>
     <w:rsid w:val="0070314C"/>
@@ -6691,50 +6777,51 @@
     <w:rsid w:val="007108E8"/>
     <w:rsid w:val="00711DEB"/>
     <w:rsid w:val="00713B02"/>
     <w:rsid w:val="00714111"/>
     <w:rsid w:val="007142F8"/>
     <w:rsid w:val="007146E5"/>
     <w:rsid w:val="007153E3"/>
     <w:rsid w:val="00715686"/>
     <w:rsid w:val="00715B6F"/>
     <w:rsid w:val="00716814"/>
     <w:rsid w:val="00717173"/>
     <w:rsid w:val="0072226A"/>
     <w:rsid w:val="00731467"/>
     <w:rsid w:val="00732C41"/>
     <w:rsid w:val="00733A47"/>
     <w:rsid w:val="007347F0"/>
     <w:rsid w:val="00737567"/>
     <w:rsid w:val="00742F27"/>
     <w:rsid w:val="0074370F"/>
     <w:rsid w:val="00743A67"/>
     <w:rsid w:val="00744BDF"/>
     <w:rsid w:val="007476E9"/>
     <w:rsid w:val="00750B89"/>
     <w:rsid w:val="00753D38"/>
     <w:rsid w:val="00754F15"/>
+    <w:rsid w:val="00764FD4"/>
     <w:rsid w:val="00771B38"/>
     <w:rsid w:val="00772565"/>
     <w:rsid w:val="00773206"/>
     <w:rsid w:val="007748E8"/>
     <w:rsid w:val="00775313"/>
     <w:rsid w:val="00782182"/>
     <w:rsid w:val="007828D4"/>
     <w:rsid w:val="007831A2"/>
     <w:rsid w:val="007859D1"/>
     <w:rsid w:val="007865F4"/>
     <w:rsid w:val="007868BA"/>
     <w:rsid w:val="00786A5D"/>
     <w:rsid w:val="00792FD9"/>
     <w:rsid w:val="00794065"/>
     <w:rsid w:val="007946AD"/>
     <w:rsid w:val="007A0AE2"/>
     <w:rsid w:val="007A127C"/>
     <w:rsid w:val="007A14F5"/>
     <w:rsid w:val="007A2E42"/>
     <w:rsid w:val="007A3492"/>
     <w:rsid w:val="007A372F"/>
     <w:rsid w:val="007B086E"/>
     <w:rsid w:val="007B090E"/>
     <w:rsid w:val="007B5D24"/>
     <w:rsid w:val="007B64F2"/>
@@ -6800,50 +6887,51 @@
     <w:rsid w:val="00833B4B"/>
     <w:rsid w:val="00833D62"/>
     <w:rsid w:val="0083551A"/>
     <w:rsid w:val="0083684E"/>
     <w:rsid w:val="008439ED"/>
     <w:rsid w:val="0084676D"/>
     <w:rsid w:val="00846A0C"/>
     <w:rsid w:val="00846EE6"/>
     <w:rsid w:val="00851BA0"/>
     <w:rsid w:val="008560BB"/>
     <w:rsid w:val="00862916"/>
     <w:rsid w:val="00863B52"/>
     <w:rsid w:val="00864FF8"/>
     <w:rsid w:val="0086579F"/>
     <w:rsid w:val="008664A7"/>
     <w:rsid w:val="0086772B"/>
     <w:rsid w:val="008717BD"/>
     <w:rsid w:val="008734A5"/>
     <w:rsid w:val="00873FE9"/>
     <w:rsid w:val="00874DE6"/>
     <w:rsid w:val="0087540F"/>
     <w:rsid w:val="00875746"/>
     <w:rsid w:val="008767E2"/>
     <w:rsid w:val="008770AB"/>
     <w:rsid w:val="00881753"/>
+    <w:rsid w:val="00881DE9"/>
     <w:rsid w:val="00891AFE"/>
     <w:rsid w:val="00893362"/>
     <w:rsid w:val="00894564"/>
     <w:rsid w:val="008A269D"/>
     <w:rsid w:val="008A2DBE"/>
     <w:rsid w:val="008A51CA"/>
     <w:rsid w:val="008A64A2"/>
     <w:rsid w:val="008A6791"/>
     <w:rsid w:val="008A6A17"/>
     <w:rsid w:val="008A7181"/>
     <w:rsid w:val="008A7332"/>
     <w:rsid w:val="008B084E"/>
     <w:rsid w:val="008B11D9"/>
     <w:rsid w:val="008B136D"/>
     <w:rsid w:val="008B4217"/>
     <w:rsid w:val="008B5474"/>
     <w:rsid w:val="008B5F13"/>
     <w:rsid w:val="008B60A5"/>
     <w:rsid w:val="008C1BE9"/>
     <w:rsid w:val="008C1D04"/>
     <w:rsid w:val="008D0D2E"/>
     <w:rsid w:val="008D192F"/>
     <w:rsid w:val="008D1C03"/>
     <w:rsid w:val="008D295B"/>
     <w:rsid w:val="008D3CA6"/>
@@ -6875,90 +6963,92 @@
     <w:rsid w:val="00925280"/>
     <w:rsid w:val="0093008F"/>
     <w:rsid w:val="009307E8"/>
     <w:rsid w:val="0093128C"/>
     <w:rsid w:val="009321B8"/>
     <w:rsid w:val="00933B23"/>
     <w:rsid w:val="0093477B"/>
     <w:rsid w:val="00934A5F"/>
     <w:rsid w:val="00942498"/>
     <w:rsid w:val="0094445F"/>
     <w:rsid w:val="00945B84"/>
     <w:rsid w:val="009468D5"/>
     <w:rsid w:val="009528A3"/>
     <w:rsid w:val="0095325F"/>
     <w:rsid w:val="00954323"/>
     <w:rsid w:val="00957F5D"/>
     <w:rsid w:val="009617D0"/>
     <w:rsid w:val="0096209C"/>
     <w:rsid w:val="009626AA"/>
     <w:rsid w:val="00964A39"/>
     <w:rsid w:val="00965F67"/>
     <w:rsid w:val="00971257"/>
     <w:rsid w:val="0097141A"/>
     <w:rsid w:val="00972358"/>
     <w:rsid w:val="009725E0"/>
+    <w:rsid w:val="009732B8"/>
     <w:rsid w:val="00975E90"/>
     <w:rsid w:val="00976FFA"/>
     <w:rsid w:val="00980D10"/>
     <w:rsid w:val="00983075"/>
     <w:rsid w:val="00983527"/>
     <w:rsid w:val="00984152"/>
     <w:rsid w:val="009856E5"/>
     <w:rsid w:val="00986078"/>
     <w:rsid w:val="009879AE"/>
     <w:rsid w:val="00992676"/>
     <w:rsid w:val="009930B9"/>
     <w:rsid w:val="0099537F"/>
     <w:rsid w:val="00996F6C"/>
     <w:rsid w:val="009A249D"/>
     <w:rsid w:val="009A2949"/>
     <w:rsid w:val="009A38C8"/>
     <w:rsid w:val="009B0E70"/>
     <w:rsid w:val="009B11AA"/>
     <w:rsid w:val="009B4128"/>
     <w:rsid w:val="009B6BC6"/>
     <w:rsid w:val="009B7791"/>
     <w:rsid w:val="009C045E"/>
     <w:rsid w:val="009C126E"/>
     <w:rsid w:val="009C3BA9"/>
     <w:rsid w:val="009C4583"/>
     <w:rsid w:val="009D05D4"/>
     <w:rsid w:val="009D11C8"/>
     <w:rsid w:val="009D1806"/>
     <w:rsid w:val="009D29B1"/>
     <w:rsid w:val="009D29C4"/>
     <w:rsid w:val="009D3E06"/>
     <w:rsid w:val="009D47CB"/>
     <w:rsid w:val="009D5497"/>
     <w:rsid w:val="009D6064"/>
     <w:rsid w:val="009D6935"/>
     <w:rsid w:val="009D780F"/>
     <w:rsid w:val="009E15AE"/>
     <w:rsid w:val="009E31A1"/>
     <w:rsid w:val="009E7088"/>
     <w:rsid w:val="009F2033"/>
+    <w:rsid w:val="009F3655"/>
     <w:rsid w:val="009F3BC9"/>
     <w:rsid w:val="009F6CA5"/>
     <w:rsid w:val="00A007B1"/>
     <w:rsid w:val="00A01925"/>
     <w:rsid w:val="00A020B5"/>
     <w:rsid w:val="00A03463"/>
     <w:rsid w:val="00A04DEF"/>
     <w:rsid w:val="00A06772"/>
     <w:rsid w:val="00A073D9"/>
     <w:rsid w:val="00A11A6E"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A12CAE"/>
     <w:rsid w:val="00A130DC"/>
     <w:rsid w:val="00A13587"/>
     <w:rsid w:val="00A20347"/>
     <w:rsid w:val="00A2131A"/>
     <w:rsid w:val="00A22FF2"/>
     <w:rsid w:val="00A2479C"/>
     <w:rsid w:val="00A2534D"/>
     <w:rsid w:val="00A2561E"/>
     <w:rsid w:val="00A3130C"/>
     <w:rsid w:val="00A31AE7"/>
     <w:rsid w:val="00A33747"/>
     <w:rsid w:val="00A350E5"/>
     <w:rsid w:val="00A36C2F"/>
@@ -7034,50 +7124,51 @@
     <w:rsid w:val="00B13C73"/>
     <w:rsid w:val="00B25115"/>
     <w:rsid w:val="00B27BAB"/>
     <w:rsid w:val="00B41444"/>
     <w:rsid w:val="00B42671"/>
     <w:rsid w:val="00B42DA1"/>
     <w:rsid w:val="00B43470"/>
     <w:rsid w:val="00B43A26"/>
     <w:rsid w:val="00B4401E"/>
     <w:rsid w:val="00B44AD6"/>
     <w:rsid w:val="00B44E4E"/>
     <w:rsid w:val="00B5396C"/>
     <w:rsid w:val="00B62152"/>
     <w:rsid w:val="00B63C69"/>
     <w:rsid w:val="00B63F73"/>
     <w:rsid w:val="00B643F7"/>
     <w:rsid w:val="00B651C1"/>
     <w:rsid w:val="00B65D75"/>
     <w:rsid w:val="00B671D5"/>
     <w:rsid w:val="00B70679"/>
     <w:rsid w:val="00B75EE6"/>
     <w:rsid w:val="00B767A5"/>
     <w:rsid w:val="00B82C83"/>
     <w:rsid w:val="00B83071"/>
     <w:rsid w:val="00B86411"/>
+    <w:rsid w:val="00B86A59"/>
     <w:rsid w:val="00B87D6D"/>
     <w:rsid w:val="00B9036B"/>
     <w:rsid w:val="00B9086E"/>
     <w:rsid w:val="00B9214F"/>
     <w:rsid w:val="00B93994"/>
     <w:rsid w:val="00B94762"/>
     <w:rsid w:val="00B947AC"/>
     <w:rsid w:val="00B94B15"/>
     <w:rsid w:val="00B94C48"/>
     <w:rsid w:val="00B95EAE"/>
     <w:rsid w:val="00B97EC5"/>
     <w:rsid w:val="00BA0948"/>
     <w:rsid w:val="00BA12A4"/>
     <w:rsid w:val="00BA2150"/>
     <w:rsid w:val="00BA3244"/>
     <w:rsid w:val="00BA3D75"/>
     <w:rsid w:val="00BA3E11"/>
     <w:rsid w:val="00BA4981"/>
     <w:rsid w:val="00BA55E3"/>
     <w:rsid w:val="00BA5DB7"/>
     <w:rsid w:val="00BA6065"/>
     <w:rsid w:val="00BB13EB"/>
     <w:rsid w:val="00BB201A"/>
     <w:rsid w:val="00BB2F22"/>
     <w:rsid w:val="00BB3221"/>
@@ -7111,70 +7202,74 @@
     <w:rsid w:val="00C113FB"/>
     <w:rsid w:val="00C14FD0"/>
     <w:rsid w:val="00C20F6A"/>
     <w:rsid w:val="00C23362"/>
     <w:rsid w:val="00C26781"/>
     <w:rsid w:val="00C27096"/>
     <w:rsid w:val="00C3038C"/>
     <w:rsid w:val="00C308DA"/>
     <w:rsid w:val="00C30E2C"/>
     <w:rsid w:val="00C31347"/>
     <w:rsid w:val="00C36018"/>
     <w:rsid w:val="00C37F67"/>
     <w:rsid w:val="00C40750"/>
     <w:rsid w:val="00C40F17"/>
     <w:rsid w:val="00C43598"/>
     <w:rsid w:val="00C45267"/>
     <w:rsid w:val="00C459C7"/>
     <w:rsid w:val="00C4600D"/>
     <w:rsid w:val="00C47316"/>
     <w:rsid w:val="00C47539"/>
     <w:rsid w:val="00C55A22"/>
     <w:rsid w:val="00C60A2A"/>
     <w:rsid w:val="00C66708"/>
     <w:rsid w:val="00C67373"/>
     <w:rsid w:val="00C67520"/>
+    <w:rsid w:val="00C73FFB"/>
     <w:rsid w:val="00C7574B"/>
     <w:rsid w:val="00C766F0"/>
     <w:rsid w:val="00C7691D"/>
     <w:rsid w:val="00C775F4"/>
     <w:rsid w:val="00C802A7"/>
     <w:rsid w:val="00C82E73"/>
     <w:rsid w:val="00C8586C"/>
     <w:rsid w:val="00C861B4"/>
     <w:rsid w:val="00C91292"/>
     <w:rsid w:val="00C92E0A"/>
     <w:rsid w:val="00C935F0"/>
     <w:rsid w:val="00C956C3"/>
     <w:rsid w:val="00C95AC7"/>
     <w:rsid w:val="00C96387"/>
+    <w:rsid w:val="00C96A2E"/>
     <w:rsid w:val="00C96F7E"/>
+    <w:rsid w:val="00CA233D"/>
     <w:rsid w:val="00CA7E28"/>
     <w:rsid w:val="00CB10BD"/>
     <w:rsid w:val="00CB37B8"/>
     <w:rsid w:val="00CB76CD"/>
     <w:rsid w:val="00CB7BBC"/>
+    <w:rsid w:val="00CC1F76"/>
     <w:rsid w:val="00CC4882"/>
     <w:rsid w:val="00CC6B92"/>
     <w:rsid w:val="00CD1AB8"/>
     <w:rsid w:val="00CD30DB"/>
     <w:rsid w:val="00CD4689"/>
     <w:rsid w:val="00CD478E"/>
     <w:rsid w:val="00CD6D60"/>
     <w:rsid w:val="00CE0E24"/>
     <w:rsid w:val="00CE1DB2"/>
     <w:rsid w:val="00CE2CDB"/>
     <w:rsid w:val="00CE42FB"/>
     <w:rsid w:val="00CE5467"/>
     <w:rsid w:val="00CE562A"/>
     <w:rsid w:val="00CE59D5"/>
     <w:rsid w:val="00CE61C0"/>
     <w:rsid w:val="00CE7D97"/>
     <w:rsid w:val="00CF1352"/>
     <w:rsid w:val="00CF2436"/>
     <w:rsid w:val="00CF3D4C"/>
     <w:rsid w:val="00CF3E9D"/>
     <w:rsid w:val="00CF5322"/>
     <w:rsid w:val="00CF5E63"/>
     <w:rsid w:val="00CF69E3"/>
     <w:rsid w:val="00CF70F2"/>
     <w:rsid w:val="00CF711F"/>
@@ -7190,50 +7285,51 @@
     <w:rsid w:val="00D11748"/>
     <w:rsid w:val="00D13668"/>
     <w:rsid w:val="00D152B9"/>
     <w:rsid w:val="00D16716"/>
     <w:rsid w:val="00D16E3E"/>
     <w:rsid w:val="00D17A5E"/>
     <w:rsid w:val="00D2052A"/>
     <w:rsid w:val="00D206D7"/>
     <w:rsid w:val="00D20D7D"/>
     <w:rsid w:val="00D21300"/>
     <w:rsid w:val="00D23A5A"/>
     <w:rsid w:val="00D245EE"/>
     <w:rsid w:val="00D256B6"/>
     <w:rsid w:val="00D27013"/>
     <w:rsid w:val="00D27DB6"/>
     <w:rsid w:val="00D3067C"/>
     <w:rsid w:val="00D3171E"/>
     <w:rsid w:val="00D32421"/>
     <w:rsid w:val="00D32C3B"/>
     <w:rsid w:val="00D33CBB"/>
     <w:rsid w:val="00D35A71"/>
     <w:rsid w:val="00D36A56"/>
     <w:rsid w:val="00D36DA1"/>
     <w:rsid w:val="00D37547"/>
     <w:rsid w:val="00D4532E"/>
+    <w:rsid w:val="00D46F4E"/>
     <w:rsid w:val="00D52D5E"/>
     <w:rsid w:val="00D5567B"/>
     <w:rsid w:val="00D55A90"/>
     <w:rsid w:val="00D567B5"/>
     <w:rsid w:val="00D60832"/>
     <w:rsid w:val="00D74739"/>
     <w:rsid w:val="00D75AC5"/>
     <w:rsid w:val="00D76935"/>
     <w:rsid w:val="00D80A23"/>
     <w:rsid w:val="00D80A5F"/>
     <w:rsid w:val="00D81569"/>
     <w:rsid w:val="00D81DAF"/>
     <w:rsid w:val="00D825DF"/>
     <w:rsid w:val="00D827DA"/>
     <w:rsid w:val="00D8354F"/>
     <w:rsid w:val="00D85F29"/>
     <w:rsid w:val="00D85FA9"/>
     <w:rsid w:val="00D86801"/>
     <w:rsid w:val="00D869DC"/>
     <w:rsid w:val="00D86DEF"/>
     <w:rsid w:val="00D910E2"/>
     <w:rsid w:val="00D921A2"/>
     <w:rsid w:val="00D92250"/>
     <w:rsid w:val="00D94147"/>
     <w:rsid w:val="00D9493F"/>
@@ -7287,50 +7383,51 @@
     <w:rsid w:val="00E1503C"/>
     <w:rsid w:val="00E15668"/>
     <w:rsid w:val="00E15BC3"/>
     <w:rsid w:val="00E17C90"/>
     <w:rsid w:val="00E2224C"/>
     <w:rsid w:val="00E256BA"/>
     <w:rsid w:val="00E25AC9"/>
     <w:rsid w:val="00E2750D"/>
     <w:rsid w:val="00E30A52"/>
     <w:rsid w:val="00E30C1F"/>
     <w:rsid w:val="00E329D6"/>
     <w:rsid w:val="00E3530E"/>
     <w:rsid w:val="00E3595B"/>
     <w:rsid w:val="00E40321"/>
     <w:rsid w:val="00E41A8A"/>
     <w:rsid w:val="00E43E1C"/>
     <w:rsid w:val="00E51073"/>
     <w:rsid w:val="00E52921"/>
     <w:rsid w:val="00E54C5B"/>
     <w:rsid w:val="00E55A91"/>
     <w:rsid w:val="00E612C8"/>
     <w:rsid w:val="00E62224"/>
     <w:rsid w:val="00E63146"/>
     <w:rsid w:val="00E64099"/>
     <w:rsid w:val="00E67EB7"/>
+    <w:rsid w:val="00E7198E"/>
     <w:rsid w:val="00E73341"/>
     <w:rsid w:val="00E7638A"/>
     <w:rsid w:val="00E80AFC"/>
     <w:rsid w:val="00E835AC"/>
     <w:rsid w:val="00E84608"/>
     <w:rsid w:val="00E9285D"/>
     <w:rsid w:val="00E933D0"/>
     <w:rsid w:val="00E93A1E"/>
     <w:rsid w:val="00E95336"/>
     <w:rsid w:val="00E95E1A"/>
     <w:rsid w:val="00EA0B1C"/>
     <w:rsid w:val="00EA16D9"/>
     <w:rsid w:val="00EA225B"/>
     <w:rsid w:val="00EA28EF"/>
     <w:rsid w:val="00EA4FA5"/>
     <w:rsid w:val="00EA7D46"/>
     <w:rsid w:val="00EB2581"/>
     <w:rsid w:val="00EB4AB7"/>
     <w:rsid w:val="00EC1835"/>
     <w:rsid w:val="00EC1A1B"/>
     <w:rsid w:val="00EC2081"/>
     <w:rsid w:val="00EC2B78"/>
     <w:rsid w:val="00EC2E1F"/>
     <w:rsid w:val="00EC3440"/>
     <w:rsid w:val="00EC5D9D"/>
@@ -7345,58 +7442,60 @@
     <w:rsid w:val="00EE7561"/>
     <w:rsid w:val="00EE75D8"/>
     <w:rsid w:val="00EE7F06"/>
     <w:rsid w:val="00EF5D5B"/>
     <w:rsid w:val="00EF77E8"/>
     <w:rsid w:val="00F029F7"/>
     <w:rsid w:val="00F03738"/>
     <w:rsid w:val="00F047CE"/>
     <w:rsid w:val="00F04D7B"/>
     <w:rsid w:val="00F07AC2"/>
     <w:rsid w:val="00F1081F"/>
     <w:rsid w:val="00F10D5D"/>
     <w:rsid w:val="00F11FFF"/>
     <w:rsid w:val="00F14A4C"/>
     <w:rsid w:val="00F15A14"/>
     <w:rsid w:val="00F15CE9"/>
     <w:rsid w:val="00F160D1"/>
     <w:rsid w:val="00F20B91"/>
     <w:rsid w:val="00F22D34"/>
     <w:rsid w:val="00F325AF"/>
     <w:rsid w:val="00F32996"/>
     <w:rsid w:val="00F36E5C"/>
     <w:rsid w:val="00F37481"/>
     <w:rsid w:val="00F44EB4"/>
     <w:rsid w:val="00F46D17"/>
+    <w:rsid w:val="00F515CC"/>
     <w:rsid w:val="00F537F0"/>
     <w:rsid w:val="00F54659"/>
     <w:rsid w:val="00F56A65"/>
     <w:rsid w:val="00F60E41"/>
     <w:rsid w:val="00F61EC1"/>
     <w:rsid w:val="00F62CCE"/>
     <w:rsid w:val="00F62DBA"/>
     <w:rsid w:val="00F65881"/>
+    <w:rsid w:val="00F65D26"/>
     <w:rsid w:val="00F676CA"/>
     <w:rsid w:val="00F719CB"/>
     <w:rsid w:val="00F71D7A"/>
     <w:rsid w:val="00F7224A"/>
     <w:rsid w:val="00F740B8"/>
     <w:rsid w:val="00F74548"/>
     <w:rsid w:val="00F75996"/>
     <w:rsid w:val="00F772C4"/>
     <w:rsid w:val="00F7768A"/>
     <w:rsid w:val="00F779FF"/>
     <w:rsid w:val="00F77DF0"/>
     <w:rsid w:val="00F836F0"/>
     <w:rsid w:val="00F84E7F"/>
     <w:rsid w:val="00F90D77"/>
     <w:rsid w:val="00F92ACF"/>
     <w:rsid w:val="00F92E09"/>
     <w:rsid w:val="00F95DA6"/>
     <w:rsid w:val="00F96007"/>
     <w:rsid w:val="00FA0262"/>
     <w:rsid w:val="00FA0435"/>
     <w:rsid w:val="00FA09AF"/>
     <w:rsid w:val="00FA0D88"/>
     <w:rsid w:val="00FA1BCE"/>
     <w:rsid w:val="00FA298F"/>
     <w:rsid w:val="00FA2B1E"/>
@@ -7433,81 +7532,81 @@
     <w:rsid w:val="00FE79C3"/>
     <w:rsid w:val="00FF050E"/>
     <w:rsid w:val="00FF34FB"/>
     <w:rsid w:val="00FF3D98"/>
     <w:rsid w:val="00FF59A9"/>
     <w:rsid w:val="00FF6B5B"/>
     <w:rsid w:val="00FF7C08"/>
     <w:rsid w:val="00FF7DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="167937"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5E871EF2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0D4784FD-76C2-4F6F-93BC-85B472BA0953}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7839,50 +7938,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -8634,75 +8734,75 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009321B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009321B8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:artlage123@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iacuc@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheehan.moira@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rkennedy1\Downloads\Task%20Instruction%20Template%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="608345CCC9424DC6843B05AD6D99329F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D5A6CCB7-90FA-4D8A-B230-73B637308D9C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D32F5B" w:rsidRDefault="008833ED" w:rsidP="008833ED">
           <w:pPr>
             <w:pStyle w:val="608345CCC9424DC6843B05AD6D99329F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="163E70"/>
@@ -9555,218 +9655,236 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B7D20027-E76B-4161-A037-9FA0947BF5A9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009035F5" w:rsidRDefault="0045321E" w:rsidP="0045321E">
           <w:pPr>
             <w:pStyle w:val="3B575EBF0E8B4182BBB7866919162948"/>
           </w:pPr>
           <w:r w:rsidRPr="00151FA3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:t>Enter text</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069352E"/>
     <w:rsid w:val="00023F23"/>
     <w:rsid w:val="00053B2F"/>
     <w:rsid w:val="000B164C"/>
+    <w:rsid w:val="00124E4D"/>
     <w:rsid w:val="001909F9"/>
     <w:rsid w:val="001B0540"/>
+    <w:rsid w:val="001D10BF"/>
     <w:rsid w:val="001F54AC"/>
     <w:rsid w:val="003577A2"/>
     <w:rsid w:val="00364811"/>
     <w:rsid w:val="00367DA4"/>
     <w:rsid w:val="004333E7"/>
     <w:rsid w:val="0045321E"/>
     <w:rsid w:val="00487680"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004E656D"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="00541020"/>
     <w:rsid w:val="00562E2E"/>
     <w:rsid w:val="00574B4E"/>
     <w:rsid w:val="005E1ACB"/>
     <w:rsid w:val="006030AE"/>
+    <w:rsid w:val="0062582E"/>
     <w:rsid w:val="006749C0"/>
     <w:rsid w:val="00690AF3"/>
     <w:rsid w:val="0069352E"/>
     <w:rsid w:val="006E10D6"/>
     <w:rsid w:val="00753A5B"/>
+    <w:rsid w:val="00764FD4"/>
     <w:rsid w:val="00766A91"/>
     <w:rsid w:val="007B12C7"/>
     <w:rsid w:val="00813AC7"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008833ED"/>
     <w:rsid w:val="009035F5"/>
     <w:rsid w:val="0095280D"/>
     <w:rsid w:val="00963F1C"/>
     <w:rsid w:val="00984B8E"/>
     <w:rsid w:val="00A245B0"/>
     <w:rsid w:val="00AA690C"/>
     <w:rsid w:val="00AC51F1"/>
     <w:rsid w:val="00B45847"/>
     <w:rsid w:val="00B607A7"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00CC036F"/>
     <w:rsid w:val="00CD50A6"/>
     <w:rsid w:val="00D31926"/>
     <w:rsid w:val="00D32F5B"/>
+    <w:rsid w:val="00D531E8"/>
     <w:rsid w:val="00D56081"/>
     <w:rsid w:val="00E03DFC"/>
     <w:rsid w:val="00F03008"/>
     <w:rsid w:val="00F40DBB"/>
+    <w:rsid w:val="00F65D26"/>
     <w:rsid w:val="00FC38ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10098,7306 +10216,127 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0045321E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D89C42E86EF4B4B99BF4E67C07788E2">
-[...6798 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="608345CCC9424DC6843B05AD6D99329F">
     <w:name w:val="608345CCC9424DC6843B05AD6D99329F"/>
-    <w:rsid w:val="008833ED"/>
-[...10 lines deleted...]
-    <w:name w:val="80A581FE3D894E7A907D1A1B58CEC0B2"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D33C4ECBA734B93BFB07DA933F8593F">
     <w:name w:val="5D33C4ECBA734B93BFB07DA933F8593F"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17E8BCA1D1324C5396F568ED6045A46E">
     <w:name w:val="17E8BCA1D1324C5396F568ED6045A46E"/>
     <w:rsid w:val="008833ED"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1C0D94AD9EB46389B9F5A00E45AFEE9">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B932C92E891245CD9AB514D4CE7B1458">
     <w:name w:val="B932C92E891245CD9AB514D4CE7B1458"/>
     <w:rsid w:val="008833ED"/>
-  </w:style>
-[...238 lines deleted...]
-    <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FD44668F1BA44D7B6DDEC3CA117105E">
     <w:name w:val="1FD44668F1BA44D7B6DDEC3CA117105E"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A421C27B23E14DD19660C8FE163CFCE7">
     <w:name w:val="A421C27B23E14DD19660C8FE163CFCE7"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCFA04DD1BFE478D86DD7231EFBF1F9A">
     <w:name w:val="FCFA04DD1BFE478D86DD7231EFBF1F9A"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA6E4A0DEE644D4A85B9327E21E09010">
     <w:name w:val="FA6E4A0DEE644D4A85B9327E21E09010"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34194FA1F11B43369EC86859E44251E2">
     <w:name w:val="34194FA1F11B43369EC86859E44251E2"/>
-    <w:rsid w:val="00562E2E"/>
-[...122 lines deleted...]
-    <w:name w:val="F96039033AF34B2E9CB07C2979FE8FF2"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="494E26DD345D4AB18A145B9E9B744678">
     <w:name w:val="494E26DD345D4AB18A145B9E9B744678"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13B64E707E784FD489989A1D1B2CC879">
     <w:name w:val="13B64E707E784FD489989A1D1B2CC879"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C4EA08FA1D044BA98FCF8C481A310CE">
     <w:name w:val="1C4EA08FA1D044BA98FCF8C481A310CE"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B46E62301F2D4987830789435810A940">
     <w:name w:val="B46E62301F2D4987830789435810A940"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F4345E0FBCB4D928789606A86070763">
     <w:name w:val="7F4345E0FBCB4D928789606A86070763"/>
     <w:rsid w:val="00562E2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBE4EED61883446AAA4004DA4FFD7EB7">
     <w:name w:val="DBE4EED61883446AAA4004DA4FFD7EB7"/>
     <w:rsid w:val="00562E2E"/>
@@ -17440,59 +10379,55 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70F119CA0A5340CD82596B7C012ED00B">
     <w:name w:val="70F119CA0A5340CD82596B7C012ED00B"/>
     <w:rsid w:val="0045321E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBE3193F1D884FA295D9F9CE09D3ED85">
     <w:name w:val="DBE3193F1D884FA295D9F9CE09D3ED85"/>
     <w:rsid w:val="0045321E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6B96E589F56496F922CFAFD5C02FAB6">
     <w:name w:val="B6B96E589F56496F922CFAFD5C02FAB6"/>
     <w:rsid w:val="0045321E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B8DE917BA374530879664EC2AAA072B">
     <w:name w:val="2B8DE917BA374530879664EC2AAA072B"/>
     <w:rsid w:val="0045321E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A645FECF7DE40529EA1FE4FF51ECC89">
     <w:name w:val="8A645FECF7DE40529EA1FE4FF51ECC89"/>
     <w:rsid w:val="0045321E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B575EBF0E8B4182BBB7866919162948">
     <w:name w:val="3B575EBF0E8B4182BBB7866919162948"/>
     <w:rsid w:val="0045321E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE55133200724084A2EC3F04BBB8AAC2">
-[...2 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -17732,50 +10667,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCC5E1A4C643A5488C64B82F5D61CD46" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0435c3de5ae360d9cf2b801668b812fa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb" xmlns:ns3="649258b5-57de-4850-8d20-2d61a4d22431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3cd3c508ef735c7b5982d0b721fdc2" ns2:_="" ns3:_="">
     <xsd:import namespace="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <xsd:import namespace="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -17932,151 +10886,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35EFBA8D-BF54-4265-B83D-458CBDF0D7E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08439BAA-6DE6-49D7-ADBC-37AD3E473B29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <ds:schemaRef ds:uri="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Task Instruction Template (1).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1027</Words>
-  <Characters>5859</Characters>
+  <Words>1057</Words>
+  <Characters>6025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6873</CharactersWithSpaces>
+  <CharactersWithSpaces>7068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bob Kennedy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCC5E1A4C643A5488C64B82F5D61CD46</vt:lpwstr>