--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -388,65 +388,63 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
             <w:r w:rsidR="00D96852">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-817261008"/>
             <w:placeholder>
               <w:docPart w:val="D75D4E254F8D4B9888742D9F8BB052F8"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-1689049452"/>
                 <w:placeholder>
                   <w:docPart w:val="FE1485A824A54A2F8894935D33FAEA91"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="8545" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="3C81B700" w14:textId="77777777" w:rsidR="00D96852" w:rsidRPr="007F09D4" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="4874"/>
                       </w:tabs>
                       <w:rPr>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F09D4">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                       <w:t>Enter text</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
@@ -471,51 +469,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Faculty Advisor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-1739701151"/>
             <w:placeholder>
               <w:docPart w:val="7A05E5141DC842D1B1930148EFFCDA8B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C5F78DA" w14:textId="44EECF57" w:rsidR="007C2E17" w:rsidRDefault="007C2E17" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -538,51 +535,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>IRB #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-44290615"/>
             <w:placeholder>
               <w:docPart w:val="D087B643AE4347AC9E7C98325D80AB71"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3294B2AA" w14:textId="37D0B942" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
@@ -612,51 +608,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-374313292"/>
             <w:placeholder>
               <w:docPart w:val="34A12FE2DBA941CA95B58327007C4491"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3A8F4FE1" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1064,58 +1059,69 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>An overview of the project in lay language that a non-scientist would understand.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="75DAF0D7" w14:textId="77777777" w:rsidR="00337EAD" w:rsidRPr="00F4247C" w:rsidRDefault="00337EAD" w:rsidP="00337EAD">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>A brief summary of prior work by others, and by you if applicable.</w:t>
+                    <w:t>A brief summary</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of prior work by others, and by you if applicable.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6B564E15" w14:textId="77777777" w:rsidR="00337EAD" w:rsidRPr="00F4247C" w:rsidRDefault="00337EAD" w:rsidP="00337EAD">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>The rationale for why the project is important and the gap in knowledge it addresses.</w:t>
                   </w:r>
                 </w:p>
@@ -1612,67 +1618,79 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D96852" w14:paraId="3FAB4741" w14:textId="77777777" w:rsidTr="00ED1D90">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DF757E" w14:textId="7E528E0D" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00B111FD" w:rsidP="00BC1F70">
+          <w:p w14:paraId="48DF757E" w14:textId="1941C69C" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00B111FD" w:rsidP="00BC1F70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="416"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>METHODS OF DATA COLLECITON &amp; ANALYSIS</w:t>
+              <w:t>METHODS OF DATA COLLECT</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5C36">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ON &amp; ANALYSIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96852" w14:paraId="47DB6C45" w14:textId="77777777" w:rsidTr="00525829">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22956BBD" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -2498,51 +2516,67 @@
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Platform and distribution. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The survey will be completed </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>[electronically using (platform name, for example Qualtrics or REDCap) / on paper]</w:t>
+              <w:t xml:space="preserve">[electronically using (platform name, for example Qualtrics or </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F4247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>REDCap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F4247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>) / on paper]</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Describe how the survey will be distributed and managed, for example: a survey link will be included in the recruitment email and recruitment post. If distributed on paper, state how surveys will be delivered and returned.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27043B57" w14:textId="77777777" w:rsidR="00B22C61" w:rsidRPr="00F4247C" w:rsidRDefault="00B22C61" w:rsidP="00B22C61">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5162,51 +5196,71 @@
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="7F6000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">OPTIONAL BLOCK: Use when the </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD3B38">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="7F6000"/>
                     </w:rPr>
                     <w:t>Principal Investigator</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="7F6000"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> is a UNE student or employee, or when potential participants may include UNE students, faculty, or staff.</w:t>
+                    <w:t xml:space="preserve"> is </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="7F6000"/>
+                    </w:rPr>
+                    <w:t>a</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="7F6000"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> UNE student or employee, or when potential participants may include UNE students, faculty, or staff.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="10DA5016" w14:textId="77777777" w:rsidR="005D23A2" w:rsidRPr="00F4247C" w:rsidRDefault="005D23A2" w:rsidP="00387073">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18CF56FA" w14:textId="562E6EEB" w:rsidR="00387073" w:rsidRPr="00F4247C" w:rsidRDefault="00387073" w:rsidP="00387073">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
@@ -5940,73 +5994,73 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D96852" w14:paraId="74CC7ED3" w14:textId="77777777" w:rsidTr="00ED1D90">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A63F05" w14:textId="59013572" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00BC1F70" w:rsidP="00BC1F70">
+          <w:p w14:paraId="30A63F05" w14:textId="74002F0C" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00BC1F70" w:rsidP="00BC1F70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="416"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>PARTICIP</w:t>
+              <w:t>PARTICI</w:t>
             </w:r>
             <w:r w:rsidR="005A37E3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>IPANT INFORMATION</w:t>
+              <w:t>PANT INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96852" w14:paraId="18EC7B73" w14:textId="77777777" w:rsidTr="00525829">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BCB3C92" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -6039,51 +6093,71 @@
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>What this section must cover | delete this box before submitting</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4D62884B" w14:textId="77777777" w:rsidR="000E7D0B" w:rsidRPr="00F4247C" w:rsidRDefault="000E7D0B" w:rsidP="000E7D0B">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>How and when you will disseminate the Participant Information Sheet.</w:t>
+                    <w:t xml:space="preserve">How and when you will </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>disseminate</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the Participant Information Sheet.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="58137EB6" w14:textId="77777777" w:rsidR="000E7D0B" w:rsidRPr="00F4247C" w:rsidRDefault="000E7D0B" w:rsidP="000E7D0B">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>How you will review its content with the participant and provide an opportunity to ask questions.</w:t>
                   </w:r>
                 </w:p>
@@ -6782,51 +6856,71 @@
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="31615335" w14:textId="77777777" w:rsidR="00F375A8" w:rsidRPr="00284371" w:rsidRDefault="00F375A8" w:rsidP="00F375A8">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>For surveys: whether responses can be linked to an individual, where the platform holds the data, and the point after which a response can no longer be withdrawn. For an anonymous survey, you will likely have no way to identify an individual response in order to delete it, and you must say so.</w:t>
+                    <w:t xml:space="preserve">For surveys: whether responses can be linked to an individual, where the platform holds the data, and the point after which a response can no longer be withdrawn. For an anonymous survey, you will likely have no way to identify an individual response </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>in order to</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> delete it, and you must say so.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4C47802B" w14:textId="7DC1D9BD" w:rsidR="00EB0844" w:rsidRDefault="00F375A8" w:rsidP="00F375A8">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00284371">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>For anonymous surveys: confirm that IP address collection has been disabled on the platform, and note any platform limitations. Some platforms, including Google Forms, do not allow this setting to be fully disabled or verified; in that case, state that the study team will not access or attempt to access any IP addresses collected in the background.</w:t>
                   </w:r>
                 </w:p>
@@ -7269,55 +7363,63 @@
               </w:rPr>
               <w:t>[the master list is destroyed]</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, individual responses can no longer be identified and cannot be removed from the data set.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03B6AC06" w14:textId="18DFEE3D" w:rsidR="00720F9E" w:rsidRPr="00F4247C" w:rsidRDefault="00720F9E" w:rsidP="00720F9E">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Retention. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F4247C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">With the exception of the master list and recordings described above, all study data will be retained for a minimum of three years after completion of the project and then destroyed. Study data may be accessed upon request by representatives of the University, such as the </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F4247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>With the exception of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F4247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the master list and recordings described above, all study data will be retained for a minimum of three years after completion of the project and then destroyed. Study data may be accessed upon request by representatives of the University, such as the </w:t>
             </w:r>
             <w:r w:rsidR="00315B1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">aculty </w:t>
             </w:r>
             <w:r w:rsidR="00315B1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dvisor or the Office of Research Integrity</w:t>
             </w:r>
@@ -7539,51 +7641,65 @@
           </w:p>
           <w:p w14:paraId="7CAC6AC7" w14:textId="21E50434" w:rsidR="00720F9E" w:rsidRPr="00F4247C" w:rsidRDefault="00720F9E" w:rsidP="00720F9E">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The survey will collect [</w:t>
             </w:r>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>name and email address</w:t>
             </w:r>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>], in order to [</w:t>
+              <w:t xml:space="preserve">], </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B3574">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B3574">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>to send reminder emails or link survey responses to interview data</w:t>
             </w:r>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>]. Responses will be stored in [</w:t>
             </w:r>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>platform name and/or storage location</w:t>
             </w:r>
             <w:r w:rsidRPr="000B3574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -7921,51 +8037,71 @@
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>How participation may affect the participant: the nature and severity of potential harms or discomforts and the likelihood they will occur.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5BE127A4" w14:textId="77777777" w:rsidR="000E378E" w:rsidRPr="00F4247C" w:rsidRDefault="000E378E" w:rsidP="000E378E">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>The steps taken to reduce the probability of each identified harm.</w:t>
+                    <w:t xml:space="preserve">The steps </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>taken</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> to reduce the probability of each identified harm.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="67BAB3C4" w14:textId="77777777" w:rsidR="000E378E" w:rsidRPr="00F4247C" w:rsidRDefault="000E378E" w:rsidP="000E378E">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>Available support services or the procedure to follow should harm occur, for example emotional distress during or after an interview.</w:t>
                   </w:r>
                 </w:p>
@@ -7985,51 +8121,71 @@
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If the </w:t>
                   </w:r>
                   <w:r w:rsidR="002A4C89">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>project</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> includes a vulnerable population, including UNE students or employees, the specific safeguards used to mitigate the risk of harm.</w:t>
+                    <w:t xml:space="preserve"> includes a vulnerable population, including UNE students or employees, the specific safeguards </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>used</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00F4247C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> to mitigate the risk of harm.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="131731FB" w14:textId="77777777" w:rsidR="000E378E" w:rsidRPr="00F4247C" w:rsidRDefault="000E378E" w:rsidP="000E378E">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F4247C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>Any situation in which the investigator is mandated to disclose confidential information, for example suspected child or elder abuse or neglect.</w:t>
                   </w:r>
                 </w:p>
@@ -8107,51 +8263,65 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Add any other risk specific to your topic, for example emotional discomfort when reflecting on clinical experiences.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3299AD29" w14:textId="77777777" w:rsidR="002C18B9" w:rsidRPr="00F4247C" w:rsidRDefault="002C18B9" w:rsidP="002C18B9">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Anonymous surveys. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Because this project involves only the completion of an anonymous survey, the probability and magnitude of harm or discomfort anticipated as a result of participation are not greater than those ordinarily encountered in daily life. </w:t>
+              <w:t xml:space="preserve">Because this project involves only the completion of an anonymous survey, the probability and magnitude of harm or discomfort anticipated </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F4247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F4247C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> participation are not greater than those ordinarily encountered in daily life. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Delete this paragraph if your survey is confidential, or if your study involves interviews or focus groups.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C94BDBC" w14:textId="77777777" w:rsidR="002C18B9" w:rsidRPr="00F4247C" w:rsidRDefault="002C18B9" w:rsidP="002C18B9">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">These risks will be minimized by </w:t>
             </w:r>
             <w:r w:rsidRPr="00F4247C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8714,61 +8884,61 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A93C55B" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="005A37E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D96852" w:rsidSect="0095325F">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B59A566" w14:textId="77777777" w:rsidR="008D6022" w:rsidRDefault="008D6022" w:rsidP="00BE67B0">
+    <w:p w14:paraId="7C697912" w14:textId="77777777" w:rsidR="002A586B" w:rsidRDefault="002A586B" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="162DF847" w14:textId="77777777" w:rsidR="008D6022" w:rsidRDefault="008D6022" w:rsidP="00BE67B0">
+    <w:p w14:paraId="1679CC47" w14:textId="77777777" w:rsidR="002A586B" w:rsidRDefault="002A586B" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -8879,61 +9049,61 @@
           <w:r w:rsidR="009F372F">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>10/13/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2B94F6DB" w14:textId="77777777" w:rsidR="00F15CE9" w:rsidRPr="00646293" w:rsidRDefault="00F15CE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30AFCFAA" w14:textId="77777777" w:rsidR="008D6022" w:rsidRDefault="008D6022" w:rsidP="00BE67B0">
+    <w:p w14:paraId="5B1B0E9E" w14:textId="77777777" w:rsidR="002A586B" w:rsidRDefault="002A586B" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F49ECBD" w14:textId="77777777" w:rsidR="008D6022" w:rsidRDefault="008D6022" w:rsidP="00BE67B0">
+    <w:p w14:paraId="58ED2854" w14:textId="77777777" w:rsidR="002A586B" w:rsidRDefault="002A586B" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2425"/>
       <w:gridCol w:w="5940"/>
       <w:gridCol w:w="2413"/>
     </w:tblGrid>
@@ -9601,50 +9771,51 @@
   <w:num w:numId="2" w16cid:durableId="170490440">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="28654650">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1094861077">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="985745745">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F253B"/>
@@ -9780,50 +9951,51 @@
     <w:rsid w:val="00246537"/>
     <w:rsid w:val="00250546"/>
     <w:rsid w:val="002520EE"/>
     <w:rsid w:val="0025339B"/>
     <w:rsid w:val="0025480A"/>
     <w:rsid w:val="00255880"/>
     <w:rsid w:val="00262EE9"/>
     <w:rsid w:val="00263B03"/>
     <w:rsid w:val="00265274"/>
     <w:rsid w:val="0026576F"/>
     <w:rsid w:val="002702C8"/>
     <w:rsid w:val="00271221"/>
     <w:rsid w:val="002752F8"/>
     <w:rsid w:val="00275480"/>
     <w:rsid w:val="002764D2"/>
     <w:rsid w:val="00277807"/>
     <w:rsid w:val="002807E8"/>
     <w:rsid w:val="00280D84"/>
     <w:rsid w:val="002819DE"/>
     <w:rsid w:val="002834DD"/>
     <w:rsid w:val="00286855"/>
     <w:rsid w:val="0029587C"/>
     <w:rsid w:val="002973EC"/>
     <w:rsid w:val="002A0658"/>
     <w:rsid w:val="002A4C89"/>
+    <w:rsid w:val="002A586B"/>
     <w:rsid w:val="002A5F15"/>
     <w:rsid w:val="002A62B3"/>
     <w:rsid w:val="002B0CF2"/>
     <w:rsid w:val="002B160B"/>
     <w:rsid w:val="002B26BA"/>
     <w:rsid w:val="002C18B9"/>
     <w:rsid w:val="002C1F85"/>
     <w:rsid w:val="002C1FC0"/>
     <w:rsid w:val="002C2599"/>
     <w:rsid w:val="002C6145"/>
     <w:rsid w:val="002C7F67"/>
     <w:rsid w:val="002D0F31"/>
     <w:rsid w:val="002D6085"/>
     <w:rsid w:val="002F30BB"/>
     <w:rsid w:val="002F35E3"/>
     <w:rsid w:val="002F48F4"/>
     <w:rsid w:val="002F64A0"/>
     <w:rsid w:val="00301594"/>
     <w:rsid w:val="003024FC"/>
     <w:rsid w:val="00302D01"/>
     <w:rsid w:val="00303E5A"/>
     <w:rsid w:val="003040EC"/>
     <w:rsid w:val="00304228"/>
     <w:rsid w:val="00306D71"/>
     <w:rsid w:val="003107DF"/>
@@ -10154,50 +10326,51 @@
     <w:rsid w:val="0083551A"/>
     <w:rsid w:val="008439ED"/>
     <w:rsid w:val="00846A0C"/>
     <w:rsid w:val="00846EE6"/>
     <w:rsid w:val="008560BB"/>
     <w:rsid w:val="0086579F"/>
     <w:rsid w:val="0086772B"/>
     <w:rsid w:val="008767E2"/>
     <w:rsid w:val="00881753"/>
     <w:rsid w:val="008907C1"/>
     <w:rsid w:val="00891AFE"/>
     <w:rsid w:val="00892458"/>
     <w:rsid w:val="00893362"/>
     <w:rsid w:val="00894564"/>
     <w:rsid w:val="008A269D"/>
     <w:rsid w:val="008A64A2"/>
     <w:rsid w:val="008A6791"/>
     <w:rsid w:val="008A7181"/>
     <w:rsid w:val="008B084E"/>
     <w:rsid w:val="008B136D"/>
     <w:rsid w:val="008B4217"/>
     <w:rsid w:val="008B5474"/>
     <w:rsid w:val="008B60A5"/>
     <w:rsid w:val="008C0429"/>
     <w:rsid w:val="008C1BE9"/>
+    <w:rsid w:val="008C1C27"/>
     <w:rsid w:val="008C1D04"/>
     <w:rsid w:val="008D0D2E"/>
     <w:rsid w:val="008D192F"/>
     <w:rsid w:val="008D295B"/>
     <w:rsid w:val="008D6022"/>
     <w:rsid w:val="008D6EEC"/>
     <w:rsid w:val="008E2E81"/>
     <w:rsid w:val="008E4F15"/>
     <w:rsid w:val="008E52C3"/>
     <w:rsid w:val="008E7D6C"/>
     <w:rsid w:val="008F0574"/>
     <w:rsid w:val="008F2CB3"/>
     <w:rsid w:val="0090050A"/>
     <w:rsid w:val="009070E3"/>
     <w:rsid w:val="0090726F"/>
     <w:rsid w:val="009130FD"/>
     <w:rsid w:val="0091420B"/>
     <w:rsid w:val="00914895"/>
     <w:rsid w:val="0091762D"/>
     <w:rsid w:val="009204DC"/>
     <w:rsid w:val="00924E54"/>
     <w:rsid w:val="00925280"/>
     <w:rsid w:val="0093008F"/>
     <w:rsid w:val="009307E8"/>
     <w:rsid w:val="0093128C"/>
@@ -10539,50 +10712,51 @@
     <w:rsid w:val="00F676CA"/>
     <w:rsid w:val="00F719CB"/>
     <w:rsid w:val="00F71D7A"/>
     <w:rsid w:val="00F7224A"/>
     <w:rsid w:val="00F74548"/>
     <w:rsid w:val="00F772C4"/>
     <w:rsid w:val="00F7768A"/>
     <w:rsid w:val="00F836F0"/>
     <w:rsid w:val="00F84E7F"/>
     <w:rsid w:val="00F90D77"/>
     <w:rsid w:val="00F95DA6"/>
     <w:rsid w:val="00F96007"/>
     <w:rsid w:val="00FA0435"/>
     <w:rsid w:val="00FA09AF"/>
     <w:rsid w:val="00FA0D88"/>
     <w:rsid w:val="00FA298F"/>
     <w:rsid w:val="00FA2B1E"/>
     <w:rsid w:val="00FA4852"/>
     <w:rsid w:val="00FA75A1"/>
     <w:rsid w:val="00FB411D"/>
     <w:rsid w:val="00FB5DE7"/>
     <w:rsid w:val="00FC1D24"/>
     <w:rsid w:val="00FC414C"/>
     <w:rsid w:val="00FC4C41"/>
     <w:rsid w:val="00FC4FA9"/>
+    <w:rsid w:val="00FC5C36"/>
     <w:rsid w:val="00FD1613"/>
     <w:rsid w:val="00FD3B38"/>
     <w:rsid w:val="00FD627A"/>
     <w:rsid w:val="00FD7B98"/>
     <w:rsid w:val="00FE0BE4"/>
     <w:rsid w:val="00FE16E7"/>
     <w:rsid w:val="00FE2118"/>
     <w:rsid w:val="00FE3C47"/>
     <w:rsid w:val="00FE5E89"/>
     <w:rsid w:val="00FE623C"/>
     <w:rsid w:val="00FE63B9"/>
     <w:rsid w:val="00FE74D9"/>
     <w:rsid w:val="00FE79C3"/>
     <w:rsid w:val="00FF050E"/>
     <w:rsid w:val="00FF34FB"/>
     <w:rsid w:val="00FF59A9"/>
     <w:rsid w:val="00FF6B5B"/>
     <w:rsid w:val="00FF7DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -12123,56 +12297,58 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069352E"/>
     <w:rsid w:val="00023F23"/>
     <w:rsid w:val="00487680"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004F4939"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="005C7764"/>
     <w:rsid w:val="005E1ACB"/>
     <w:rsid w:val="0069352E"/>
     <w:rsid w:val="00777A5F"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008571A5"/>
+    <w:rsid w:val="008C1C27"/>
     <w:rsid w:val="009437F7"/>
     <w:rsid w:val="0095280D"/>
     <w:rsid w:val="00A245B0"/>
     <w:rsid w:val="00AA690C"/>
     <w:rsid w:val="00B45847"/>
     <w:rsid w:val="00B607A7"/>
+    <w:rsid w:val="00B84089"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA513B"/>
     <w:rsid w:val="00CA2A82"/>
     <w:rsid w:val="00D10D88"/>
     <w:rsid w:val="00D31926"/>
     <w:rsid w:val="00D45952"/>
     <w:rsid w:val="00E03DFC"/>
     <w:rsid w:val="00E22575"/>
     <w:rsid w:val="00EA2C51"/>
     <w:rsid w:val="00F34595"/>
     <w:rsid w:val="00F40DBB"/>
     <w:rsid w:val="00FC38ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -12932,69 +13108,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCC5E1A4C643A5488C64B82F5D61CD46" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4afa5d4615a6b153f6838db6782e0dd6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb" xmlns:ns3="649258b5-57de-4850-8d20-2d61a4d22431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63656707ee64fefd8a05e3422dabf1f0" ns2:_="" ns3:_="">
     <xsd:import namespace="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <xsd:import namespace="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -13151,124 +13308,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5561C34-5931-46C7-B9F2-EB1017F74923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <ds:schemaRef ds:uri="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F79334A2-BD40-4C7A-9F7A-2CD21F232061}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Task Instruction Template (1).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>5464</Words>
-  <Characters>31150</Characters>
+  <Characters>31148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>259</Lines>
   <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36541</CharactersWithSpaces>
+  <CharactersWithSpaces>36539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bob Kennedy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCC5E1A4C643A5488C64B82F5D61CD46</vt:lpwstr>