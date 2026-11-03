--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -1,50 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -393,65 +388,63 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
             <w:r w:rsidR="00D96852">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-817261008"/>
             <w:placeholder>
               <w:docPart w:val="D75D4E254F8D4B9888742D9F8BB052F8"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-1689049452"/>
                 <w:placeholder>
                   <w:docPart w:val="FE1485A824A54A2F8894935D33FAEA91"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="8545" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="3C81B700" w14:textId="77777777" w:rsidR="00D96852" w:rsidRPr="007F09D4" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="4874"/>
                       </w:tabs>
                       <w:rPr>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F09D4">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                       <w:t>Enter text</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
@@ -476,51 +469,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Faculty Advisor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-1739701151"/>
             <w:placeholder>
               <w:docPart w:val="7A05E5141DC842D1B1930148EFFCDA8B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C5F78DA" w14:textId="44EECF57" w:rsidR="007C2E17" w:rsidRDefault="007C2E17" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -543,51 +535,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>IRB #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-44290615"/>
             <w:placeholder>
               <w:docPart w:val="D087B643AE4347AC9E7C98325D80AB71"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3294B2AA" w14:textId="37D0B942" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
@@ -617,51 +608,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-374313292"/>
             <w:placeholder>
               <w:docPart w:val="34A12FE2DBA941CA95B58327007C4491"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3A8F4FE1" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1021,58 +1011,69 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>An overview of the project in lay language that a non-scientist would understand.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="22D17C4D" w14:textId="77777777" w:rsidR="00BF7898" w:rsidRPr="0092544E" w:rsidRDefault="00BF7898" w:rsidP="00BF7898">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>A brief summary of prior work by others, and by you if applicable.</w:t>
+                    <w:t>A brief summary</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of prior work by others, and by you if applicable.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="599A4B3F" w14:textId="77777777" w:rsidR="00BF7898" w:rsidRPr="0092544E" w:rsidRDefault="00BF7898" w:rsidP="00BF7898">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>The rationale for why the project is important and the gap in knowledge it addresses.</w:t>
                   </w:r>
                 </w:p>
@@ -1514,67 +1515,79 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D96852" w14:paraId="3FAB4741" w14:textId="77777777" w:rsidTr="00ED1D90">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DF757E" w14:textId="7E528E0D" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00B111FD" w:rsidP="00BC1F70">
+          <w:p w14:paraId="48DF757E" w14:textId="1F866D3A" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00B111FD" w:rsidP="00BC1F70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="416"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>METHODS OF DATA COLLECITON &amp; ANALYSIS</w:t>
+              <w:t>METHODS OF DATA COLLECT</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71A7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ON &amp; ANALYSIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96852" w14:paraId="47DB6C45" w14:textId="77777777" w:rsidTr="00525829">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51427061" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -1653,51 +1666,71 @@
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>The health information and any identifiers to be collected for this project. List them; do not describe them in general terms.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2B02CBDB" w14:textId="77777777" w:rsidR="00BF7898" w:rsidRPr="0092544E" w:rsidRDefault="00BF7898" w:rsidP="00BF7898">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>The time period from which records will be selected, for example records of encounters occurring between January 2020 and January 2022.</w:t>
+                    <w:t xml:space="preserve">The </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>time period</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> from which records will be selected, for example records of encounters occurring between January 2020 and January 2022.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="255351C0" w14:textId="77777777" w:rsidR="00BF7898" w:rsidRPr="0092544E" w:rsidRDefault="00BF7898" w:rsidP="00BF7898">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>If you will collect sensitive information, what it is and why it is needed.</w:t>
                   </w:r>
                 </w:p>
@@ -2633,173 +2666,185 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>The anticipated maximum number of records you intend to review.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="350C6FF5" w14:textId="77777777" w:rsidR="003C53F4" w:rsidRPr="0092544E" w:rsidRDefault="003C53F4" w:rsidP="003C53F4">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:commentRangeStart w:id="1"/>
-                  <w:commentRangeStart w:id="2"/>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                     </w:rPr>
                     <w:t>Exemption category 4 may be applied to research involving pregnant women and children, but NOT prisoners. Incidental inclusion of prisoners is allowed when prisoners are not the intended population of study.</w:t>
-                  </w:r>
-[...18 lines deleted...]
-                    <w:commentReference w:id="2"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="392FCFB0" w14:textId="77777777" w:rsidR="003C53F4" w:rsidRPr="0092544E" w:rsidRDefault="003C53F4" w:rsidP="003C53F4">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>Because retrospective chart review projects require access to protected health information (PHI), a Request for a Waiver of HIPAA Authorization for Research Purposes form must be submitted to obtain a full waiver of HIPAA authorization.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7A3F69ED" w14:textId="77777777" w:rsidR="003C53F4" w:rsidRPr="0092544E" w:rsidRDefault="003C53F4" w:rsidP="003C53F4">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>When a distinct or significant part of the project requires access to PHI of deceased individuals, a Research Involving PHI of Deceased Individuals Attestation Form must be submitted with the exempt application. Incidental collection of PHI on deceased individuals alone is not decedent research.</w:t>
+                    <w:t xml:space="preserve">When a distinct or significant part of the project requires access to PHI of deceased individuals, a Research Involving PHI of Deceased Individuals Attestation Form must be submitted with the exempt application. Incidental collection of </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>PHI</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> on deceased individuals alone is not decedent research.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6E6C5A03" w14:textId="6DCFA4E0" w:rsidR="003C53F4" w:rsidRPr="0092544E" w:rsidRDefault="003C53F4" w:rsidP="003C53F4">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>When PHI originates from a non-UNE covered entity, a letter of support from an appropriate signatory official is required. It must attest that the entity is aware of the project and supports access to, use, or disclosure of PHI to the study team for research.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="382D0095" w14:textId="77777777" w:rsidR="003C53F4" w:rsidRDefault="003C53F4" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="441C9668" w14:textId="77777777" w:rsidR="003C53F4" w:rsidRPr="0011032A" w:rsidRDefault="003C53F4" w:rsidP="003C53F4">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>There is no recruitment associated with this project. This project involves review of existing records only. Individuals whose records are reviewed will not be contacted, and no interaction or intervention with living individuals will occur.</w:t>
+              <w:t xml:space="preserve">There is no recruitment associated with this project. This project involves </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0011032A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>review of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0011032A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> existing records only. Individuals whose records are reviewed will not be contacted, and no interaction or intervention with living individuals will occur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17C2F32B" w14:textId="77777777" w:rsidR="003C53F4" w:rsidRPr="0011032A" w:rsidRDefault="003C53F4" w:rsidP="003C53F4">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The record set consists of </w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[describe the population, for example adult patients seen at (site) for (condition or service)]</w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3430,67 +3475,67 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D96852" w14:paraId="74CC7ED3" w14:textId="77777777" w:rsidTr="00ED1D90">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A63F05" w14:textId="59013572" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00BC1F70" w:rsidP="00BC1F70">
+          <w:p w14:paraId="30A63F05" w14:textId="733EF8F3" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00BC1F70" w:rsidP="00BC1F70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="416"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>PARTICIP</w:t>
+              <w:t>PARTIC</w:t>
             </w:r>
             <w:r w:rsidR="005A37E3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>IPANT INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96852" w14:paraId="18EC7B73" w14:textId="77777777" w:rsidTr="00525829">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42E1E9B8" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
@@ -3820,90 +3865,126 @@
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>Any movement or sharing of data outside UNE: what data, to whom, under what circumstances, and when.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7AE18004" w14:textId="68A445EB" w:rsidR="00DC6859" w:rsidRPr="0092544E" w:rsidRDefault="00DC6859" w:rsidP="00DC6859">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:color w:val="163E70"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>Acceptable electronic storage includes REDCap, a UNE secure network drive, and the researcher’s UNE Box account. Avoid thumb drives and USB drives.</w:t>
+                    <w:t xml:space="preserve">Acceptable electronic storage includes </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>REDCap</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>, a UNE secure network drive, and the researcher’s UNE Box account. Avoid thumb drives and USB drives.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7D04A10B" w14:textId="77777777" w:rsidR="00DC6859" w:rsidRDefault="00DC6859" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36F2F915" w14:textId="1C20890D" w:rsidR="00DC6859" w:rsidRPr="0011032A" w:rsidRDefault="00DC6859" w:rsidP="00DC6859">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Data storage. </w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracted study data will be stored </w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">[in REDCap / on a UNE secure network drive / in the </w:t>
+              <w:t xml:space="preserve">[in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011032A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>REDCap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011032A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / on a UNE secure network drive / in the </w:t>
             </w:r>
             <w:r w:rsidR="006A2336">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>’s UNE Box account]</w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, in password-protected files on a password-protected computer, accessible only to </w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
@@ -4297,51 +4378,71 @@
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>What this section must cover | delete this box before submitting</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="23D71981" w14:textId="77777777" w:rsidR="00DC6859" w:rsidRPr="0092544E" w:rsidRDefault="00DC6859" w:rsidP="00DC6859">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
-                    <w:t>The potential risks to which subjects are exposed as a result of the record review, and the safeguards used to mitigate them.</w:t>
+                    <w:t xml:space="preserve">The potential risks to which subjects are exposed </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t>as a result of</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="0092544E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="595959"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the record review, and the safeguards used to mitigate them.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0DFA3C5D" w14:textId="77777777" w:rsidR="00DC6859" w:rsidRPr="0092544E" w:rsidRDefault="00DC6859" w:rsidP="00DC6859">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="4"/>
                     </w:numPr>
                     <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0092544E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                     </w:rPr>
                     <w:t>Risk may be psychological, physical, legal, social or reputational, or economic.</w:t>
                   </w:r>
                 </w:p>
@@ -4389,51 +4490,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Because this project involves no interaction or intervention with living individuals, there is no risk of physical, psychological, or economic harm arising from participation. The principal risk is breach or loss of confidentiality.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1455AE44" w14:textId="77777777" w:rsidR="00DC6859" w:rsidRPr="0011032A" w:rsidRDefault="00DC6859" w:rsidP="00DC6859">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">This risk will be minimized by </w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>[collecting only the data elements listed in Section C, assigning a unique study code to each record, storing the master list separately from the study data, limiting access to the study team, storing all electronic data in (REDCap / UNE Box / a UNE secure network drive), and destroying the master list at the earliest opportunity]</w:t>
+              <w:t>[collecting only the data elements listed in Section C, assigning a unique study code to each record, storing the master list separately from the study data, limiting access to the study team, storing all electronic data in (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011032A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>REDCap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011032A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / UNE Box / a UNE secure network drive), and destroying the master list at the earliest opportunity]</w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44011A23" w14:textId="3AB954F7" w:rsidR="00DC6859" w:rsidRPr="00DC6859" w:rsidRDefault="00DC6859" w:rsidP="00DC6859">
             <w:pPr>
               <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[If the record set includes sensitive information, describe the additional safeguard applied, for example that the analytic data set will not retain the sensitive variable in identifiable form. Delete if not applicable.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4611,134 +4728,75 @@
               <w:t xml:space="preserve">There is no direct benefit to the individuals whose records are reviewed. The knowledge gained may </w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[state the contribution, for example inform how (service or protocol) is delivered to (population)]</w:t>
             </w:r>
             <w:r w:rsidRPr="0011032A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A93C55B" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="005A37E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D96852" w:rsidSect="0095325F">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6546B55B" w14:textId="77777777" w:rsidR="00AE438E" w:rsidRDefault="00AE438E" w:rsidP="00BE67B0">
+    <w:p w14:paraId="5D62F2E5" w14:textId="77777777" w:rsidR="00EC5ECD" w:rsidRDefault="00EC5ECD" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A8B767B" w14:textId="77777777" w:rsidR="00AE438E" w:rsidRDefault="00AE438E" w:rsidP="00BE67B0">
+    <w:p w14:paraId="6C0EA17E" w14:textId="77777777" w:rsidR="00EC5ECD" w:rsidRDefault="00EC5ECD" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -4849,61 +4907,61 @@
           <w:r w:rsidR="007B69CC">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>10/13/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2B94F6DB" w14:textId="77777777" w:rsidR="00F15CE9" w:rsidRPr="00646293" w:rsidRDefault="00F15CE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="613CF1CB" w14:textId="77777777" w:rsidR="00AE438E" w:rsidRDefault="00AE438E" w:rsidP="00BE67B0">
+    <w:p w14:paraId="19424127" w14:textId="77777777" w:rsidR="00EC5ECD" w:rsidRDefault="00EC5ECD" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BB4781C" w14:textId="77777777" w:rsidR="00AE438E" w:rsidRDefault="00AE438E" w:rsidP="00BE67B0">
+    <w:p w14:paraId="70A2A6CF" w14:textId="77777777" w:rsidR="00EC5ECD" w:rsidRDefault="00EC5ECD" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2425"/>
       <w:gridCol w:w="5940"/>
       <w:gridCol w:w="2413"/>
     </w:tblGrid>
@@ -5572,64 +5630,54 @@
   <w:num w:numId="1" w16cid:durableId="998315627">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="170490440">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="28654650">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="226301573">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="33694380">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F253B"/>
@@ -5747,50 +5795,51 @@
     <w:rsid w:val="00200118"/>
     <w:rsid w:val="0020298E"/>
     <w:rsid w:val="00202AB6"/>
     <w:rsid w:val="0020617C"/>
     <w:rsid w:val="0021280D"/>
     <w:rsid w:val="00214A19"/>
     <w:rsid w:val="002161A2"/>
     <w:rsid w:val="00223C8C"/>
     <w:rsid w:val="00230258"/>
     <w:rsid w:val="00233D82"/>
     <w:rsid w:val="002377CE"/>
     <w:rsid w:val="00243043"/>
     <w:rsid w:val="002449DA"/>
     <w:rsid w:val="00245421"/>
     <w:rsid w:val="00245C48"/>
     <w:rsid w:val="00246537"/>
     <w:rsid w:val="00250546"/>
     <w:rsid w:val="002520EE"/>
     <w:rsid w:val="0025339B"/>
     <w:rsid w:val="0025480A"/>
     <w:rsid w:val="00255880"/>
     <w:rsid w:val="00262EE9"/>
     <w:rsid w:val="00263B03"/>
     <w:rsid w:val="00265274"/>
     <w:rsid w:val="0026576F"/>
+    <w:rsid w:val="00267379"/>
     <w:rsid w:val="002702C8"/>
     <w:rsid w:val="00271221"/>
     <w:rsid w:val="002752F8"/>
     <w:rsid w:val="00275480"/>
     <w:rsid w:val="002764D2"/>
     <w:rsid w:val="00277807"/>
     <w:rsid w:val="002807E8"/>
     <w:rsid w:val="002819DE"/>
     <w:rsid w:val="002834DD"/>
     <w:rsid w:val="00286855"/>
     <w:rsid w:val="002973EC"/>
     <w:rsid w:val="002A5F15"/>
     <w:rsid w:val="002A62B3"/>
     <w:rsid w:val="002B0CF2"/>
     <w:rsid w:val="002B160B"/>
     <w:rsid w:val="002C1F85"/>
     <w:rsid w:val="002C1FC0"/>
     <w:rsid w:val="002C2599"/>
     <w:rsid w:val="002C6145"/>
     <w:rsid w:val="002C7F67"/>
     <w:rsid w:val="002D0F31"/>
     <w:rsid w:val="002D6085"/>
     <w:rsid w:val="002F30BB"/>
     <w:rsid w:val="002F35E3"/>
     <w:rsid w:val="002F48F4"/>
@@ -5896,133 +5945,136 @@
     <w:rsid w:val="0049162A"/>
     <w:rsid w:val="004919FE"/>
     <w:rsid w:val="00492056"/>
     <w:rsid w:val="004A058B"/>
     <w:rsid w:val="004A059D"/>
     <w:rsid w:val="004A1367"/>
     <w:rsid w:val="004A4BBA"/>
     <w:rsid w:val="004A51F6"/>
     <w:rsid w:val="004A6D38"/>
     <w:rsid w:val="004B3B84"/>
     <w:rsid w:val="004B7930"/>
     <w:rsid w:val="004C1D4C"/>
     <w:rsid w:val="004C516A"/>
     <w:rsid w:val="004C7550"/>
     <w:rsid w:val="004D1645"/>
     <w:rsid w:val="004D4ED2"/>
     <w:rsid w:val="004D51C6"/>
     <w:rsid w:val="004D7141"/>
     <w:rsid w:val="004E577C"/>
     <w:rsid w:val="004F010D"/>
     <w:rsid w:val="004F4939"/>
     <w:rsid w:val="004F6C8C"/>
     <w:rsid w:val="004F7EC1"/>
     <w:rsid w:val="00501B49"/>
     <w:rsid w:val="00502B67"/>
+    <w:rsid w:val="0050434A"/>
     <w:rsid w:val="00506BB0"/>
     <w:rsid w:val="00511189"/>
     <w:rsid w:val="00511BCD"/>
     <w:rsid w:val="005124BF"/>
     <w:rsid w:val="00516DE5"/>
     <w:rsid w:val="00520E50"/>
     <w:rsid w:val="00520F38"/>
     <w:rsid w:val="00521C20"/>
     <w:rsid w:val="00525829"/>
     <w:rsid w:val="00526B0B"/>
     <w:rsid w:val="0053660D"/>
     <w:rsid w:val="005378FF"/>
     <w:rsid w:val="005428D3"/>
     <w:rsid w:val="005470C2"/>
     <w:rsid w:val="00551D8E"/>
     <w:rsid w:val="00552EED"/>
     <w:rsid w:val="00553DC8"/>
     <w:rsid w:val="00564E2B"/>
     <w:rsid w:val="00565685"/>
     <w:rsid w:val="00570006"/>
     <w:rsid w:val="00570B6C"/>
     <w:rsid w:val="00575991"/>
     <w:rsid w:val="00577544"/>
     <w:rsid w:val="00583A08"/>
     <w:rsid w:val="00586109"/>
     <w:rsid w:val="00593E9C"/>
     <w:rsid w:val="00595EC8"/>
     <w:rsid w:val="00596CB6"/>
     <w:rsid w:val="0059761E"/>
     <w:rsid w:val="005A0FE9"/>
     <w:rsid w:val="005A199B"/>
     <w:rsid w:val="005A37E3"/>
     <w:rsid w:val="005A3FEE"/>
     <w:rsid w:val="005A7531"/>
     <w:rsid w:val="005C04FA"/>
     <w:rsid w:val="005D0C5B"/>
     <w:rsid w:val="005D335B"/>
+    <w:rsid w:val="005D72FD"/>
     <w:rsid w:val="005E1054"/>
     <w:rsid w:val="005E23F2"/>
     <w:rsid w:val="005E4194"/>
     <w:rsid w:val="005E4CF4"/>
     <w:rsid w:val="005E4E50"/>
     <w:rsid w:val="005E6A73"/>
     <w:rsid w:val="005F0974"/>
     <w:rsid w:val="005F1033"/>
     <w:rsid w:val="005F1449"/>
     <w:rsid w:val="005F2AB0"/>
     <w:rsid w:val="005F5D36"/>
     <w:rsid w:val="006008DE"/>
     <w:rsid w:val="0060295D"/>
     <w:rsid w:val="00605787"/>
     <w:rsid w:val="006105BD"/>
     <w:rsid w:val="00611560"/>
     <w:rsid w:val="00612904"/>
     <w:rsid w:val="006138F2"/>
     <w:rsid w:val="006154D9"/>
     <w:rsid w:val="00617DED"/>
     <w:rsid w:val="006216E1"/>
     <w:rsid w:val="006232A0"/>
     <w:rsid w:val="006257E6"/>
     <w:rsid w:val="006326E0"/>
     <w:rsid w:val="006356F6"/>
     <w:rsid w:val="006445ED"/>
     <w:rsid w:val="00644F27"/>
     <w:rsid w:val="00646293"/>
     <w:rsid w:val="00646F4C"/>
     <w:rsid w:val="00651E53"/>
     <w:rsid w:val="00655F24"/>
     <w:rsid w:val="00667819"/>
     <w:rsid w:val="00667F62"/>
     <w:rsid w:val="00670B44"/>
     <w:rsid w:val="0067165A"/>
     <w:rsid w:val="00671694"/>
     <w:rsid w:val="00671723"/>
     <w:rsid w:val="00671FF0"/>
     <w:rsid w:val="00672096"/>
     <w:rsid w:val="006742A1"/>
     <w:rsid w:val="006800CC"/>
     <w:rsid w:val="006838FB"/>
     <w:rsid w:val="0068628C"/>
     <w:rsid w:val="00686B78"/>
     <w:rsid w:val="00690564"/>
     <w:rsid w:val="00692F0C"/>
+    <w:rsid w:val="006963AB"/>
     <w:rsid w:val="00696F63"/>
     <w:rsid w:val="00697D32"/>
     <w:rsid w:val="006A2336"/>
     <w:rsid w:val="006A3453"/>
     <w:rsid w:val="006A4C26"/>
     <w:rsid w:val="006B50BC"/>
     <w:rsid w:val="006B53A2"/>
     <w:rsid w:val="006B64ED"/>
     <w:rsid w:val="006C3157"/>
     <w:rsid w:val="006C31FE"/>
     <w:rsid w:val="006C3229"/>
     <w:rsid w:val="006D4864"/>
     <w:rsid w:val="006E0DBD"/>
     <w:rsid w:val="006E46F4"/>
     <w:rsid w:val="006E4FA4"/>
     <w:rsid w:val="006F2805"/>
     <w:rsid w:val="006F2EB6"/>
     <w:rsid w:val="007011F0"/>
     <w:rsid w:val="0070314C"/>
     <w:rsid w:val="00703490"/>
     <w:rsid w:val="00704110"/>
     <w:rsid w:val="00704956"/>
     <w:rsid w:val="007108E8"/>
     <w:rsid w:val="00711DEB"/>
     <w:rsid w:val="00714111"/>
@@ -6394,66 +6446,68 @@
     <w:rsid w:val="00DF5F21"/>
     <w:rsid w:val="00E00945"/>
     <w:rsid w:val="00E034B0"/>
     <w:rsid w:val="00E0401C"/>
     <w:rsid w:val="00E04732"/>
     <w:rsid w:val="00E04A91"/>
     <w:rsid w:val="00E12961"/>
     <w:rsid w:val="00E129D3"/>
     <w:rsid w:val="00E136EB"/>
     <w:rsid w:val="00E1503C"/>
     <w:rsid w:val="00E15668"/>
     <w:rsid w:val="00E17C90"/>
     <w:rsid w:val="00E25AC9"/>
     <w:rsid w:val="00E30A52"/>
     <w:rsid w:val="00E30C1F"/>
     <w:rsid w:val="00E41A8A"/>
     <w:rsid w:val="00E42E06"/>
     <w:rsid w:val="00E43E1C"/>
     <w:rsid w:val="00E443B1"/>
     <w:rsid w:val="00E51073"/>
     <w:rsid w:val="00E52921"/>
     <w:rsid w:val="00E55A91"/>
     <w:rsid w:val="00E612C8"/>
     <w:rsid w:val="00E62224"/>
     <w:rsid w:val="00E64099"/>
+    <w:rsid w:val="00E71A7B"/>
     <w:rsid w:val="00E73341"/>
     <w:rsid w:val="00E7638A"/>
     <w:rsid w:val="00E80AFC"/>
     <w:rsid w:val="00E835AC"/>
     <w:rsid w:val="00E93A1E"/>
     <w:rsid w:val="00E95E1A"/>
     <w:rsid w:val="00EA032B"/>
     <w:rsid w:val="00EA16D9"/>
     <w:rsid w:val="00EA28EF"/>
     <w:rsid w:val="00EA7D46"/>
     <w:rsid w:val="00EB2581"/>
     <w:rsid w:val="00EB4AB7"/>
     <w:rsid w:val="00EB4ED9"/>
     <w:rsid w:val="00EC1835"/>
     <w:rsid w:val="00EC2E1F"/>
     <w:rsid w:val="00EC3440"/>
+    <w:rsid w:val="00EC5ECD"/>
     <w:rsid w:val="00EC6FBE"/>
     <w:rsid w:val="00ED4176"/>
     <w:rsid w:val="00ED5CE9"/>
     <w:rsid w:val="00ED6519"/>
     <w:rsid w:val="00EE2C3F"/>
     <w:rsid w:val="00EE75D8"/>
     <w:rsid w:val="00EE7F06"/>
     <w:rsid w:val="00EF77E8"/>
     <w:rsid w:val="00F029F7"/>
     <w:rsid w:val="00F03738"/>
     <w:rsid w:val="00F047CE"/>
     <w:rsid w:val="00F04D7B"/>
     <w:rsid w:val="00F10D5D"/>
     <w:rsid w:val="00F11FFF"/>
     <w:rsid w:val="00F14A4C"/>
     <w:rsid w:val="00F15A14"/>
     <w:rsid w:val="00F15CE9"/>
     <w:rsid w:val="00F20B91"/>
     <w:rsid w:val="00F22D34"/>
     <w:rsid w:val="00F23E0A"/>
     <w:rsid w:val="00F325AF"/>
     <w:rsid w:val="00F36E5C"/>
     <w:rsid w:val="00F37481"/>
     <w:rsid w:val="00F41BBF"/>
     <w:rsid w:val="00F46D17"/>
@@ -7716,51 +7770,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C53F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/irb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/research/integrity/irb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rkennedy1\Downloads\Task%20Instruction%20Template%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B99615E3D89749609230AE888D35E4BD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -8001,58 +8055,62 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069352E"/>
     <w:rsid w:val="00023F23"/>
+    <w:rsid w:val="00234379"/>
+    <w:rsid w:val="004834D8"/>
     <w:rsid w:val="00487680"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004F4939"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="005C7764"/>
+    <w:rsid w:val="005D72FD"/>
     <w:rsid w:val="005E1ACB"/>
     <w:rsid w:val="0069352E"/>
+    <w:rsid w:val="006963AB"/>
     <w:rsid w:val="00777A5F"/>
     <w:rsid w:val="007C2005"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="009437F7"/>
     <w:rsid w:val="0095280D"/>
     <w:rsid w:val="009A528C"/>
     <w:rsid w:val="00A245B0"/>
     <w:rsid w:val="00AA690C"/>
     <w:rsid w:val="00B23925"/>
     <w:rsid w:val="00B45847"/>
     <w:rsid w:val="00B607A7"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA513B"/>
     <w:rsid w:val="00CB0EF7"/>
     <w:rsid w:val="00D31926"/>
     <w:rsid w:val="00E03DFC"/>
     <w:rsid w:val="00EA2C51"/>
     <w:rsid w:val="00F34595"/>
     <w:rsid w:val="00F40DBB"/>
     <w:rsid w:val="00FC38ED"/>
     <w:rsid w:val="00FF4561"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8821,65 +8879,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCC5E1A4C643A5488C64B82F5D61CD46" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4afa5d4615a6b153f6838db6782e0dd6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb" xmlns:ns3="649258b5-57de-4850-8d20-2d61a4d22431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63656707ee64fefd8a05e3422dabf1f0" ns2:_="" ns3:_="">
     <xsd:import namespace="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <xsd:import namespace="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -9036,128 +9088,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5561C34-5931-46C7-B9F2-EB1017F74923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <ds:schemaRef ds:uri="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F79334A2-BD40-4C7A-9F7A-2CD21F232061}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Task Instruction Template (1).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2613</Words>
-  <Characters>14899</Characters>
+  <Characters>14895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17478</CharactersWithSpaces>
+  <CharactersWithSpaces>17474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bob Kennedy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCC5E1A4C643A5488C64B82F5D61CD46</vt:lpwstr>