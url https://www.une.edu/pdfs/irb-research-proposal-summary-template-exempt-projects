--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -382,65 +382,63 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="4874"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Principal Investigator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-817261008"/>
             <w:placeholder>
               <w:docPart w:val="D75D4E254F8D4B9888742D9F8BB052F8"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="163E70"/>
                 </w:rPr>
                 <w:id w:val="-1689049452"/>
                 <w:placeholder>
                   <w:docPart w:val="FE1485A824A54A2F8894935D33FAEA91"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="333399"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="8545" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="3C81B700" w14:textId="77777777" w:rsidR="00D96852" w:rsidRPr="007F09D4" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="4874"/>
                       </w:tabs>
                       <w:rPr>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F09D4">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                         <w:color w:val="163E70"/>
                       </w:rPr>
                       <w:t>Enter text</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
@@ -465,51 +463,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Faculty Advisor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-1739701151"/>
             <w:placeholder>
               <w:docPart w:val="7A05E5141DC842D1B1930148EFFCDA8B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C5F78DA" w14:textId="44EECF57" w:rsidR="007C2E17" w:rsidRDefault="007C2E17" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -532,51 +529,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>IRB #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-44290615"/>
             <w:placeholder>
               <w:docPart w:val="D087B643AE4347AC9E7C98325D80AB71"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3294B2AA" w14:textId="37D0B942" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
@@ -606,51 +602,50 @@
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="163E70"/>
             </w:rPr>
             <w:id w:val="-374313292"/>
             <w:placeholder>
               <w:docPart w:val="34A12FE2DBA941CA95B58327007C4491"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="333399"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8545" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3A8F4FE1" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="00ED1D90">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="4874"/>
                   </w:tabs>
                   <w:rPr>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007F09D4">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="163E70"/>
                   </w:rPr>
                   <w:t>Enter text</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -801,67 +796,79 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D96852" w14:paraId="3FAB4741" w14:textId="77777777" w:rsidTr="00ED1D90">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DF757E" w14:textId="7E528E0D" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00B111FD" w:rsidP="00BC1F70">
+          <w:p w14:paraId="48DF757E" w14:textId="2AE363AB" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00B111FD" w:rsidP="00BC1F70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="416"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>METHODS OF DATA COLLECITON &amp; ANALYSIS</w:t>
+              <w:t>METHODS OF DATA COLLECT</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5DAE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ON &amp; ANALYSIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96852" w14:paraId="47DB6C45" w14:textId="77777777" w:rsidTr="00525829">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="019B8F77" w14:textId="77777777" w:rsidR="00D96852" w:rsidRPr="00525829" w:rsidRDefault="00D96852" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -959,74 +966,74 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D96852" w14:paraId="74CC7ED3" w14:textId="77777777" w:rsidTr="00ED1D90">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A63F05" w14:textId="59013572" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00BC1F70" w:rsidP="00BC1F70">
+          <w:p w14:paraId="30A63F05" w14:textId="16658EB1" w:rsidR="00D96852" w:rsidRPr="002764D2" w:rsidRDefault="00BC1F70" w:rsidP="00BC1F70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="416"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>PARTICIP</w:t>
+              <w:t>PARTICI</w:t>
             </w:r>
             <w:r w:rsidR="005A37E3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>IPANT INFORMATION</w:t>
+              <w:t>PANT INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96852" w14:paraId="18EC7B73" w14:textId="77777777" w:rsidTr="00525829">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DAEE0A1" w14:textId="77777777" w:rsidR="00D96852" w:rsidRPr="00525829" w:rsidRDefault="00D96852" w:rsidP="00525829">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="163E70"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1248,61 +1255,61 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A93C55B" w14:textId="77777777" w:rsidR="00D96852" w:rsidRDefault="00D96852" w:rsidP="005A37E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D96852" w:rsidSect="0095325F">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C3218FA" w14:textId="77777777" w:rsidR="00947E28" w:rsidRDefault="00947E28" w:rsidP="00BE67B0">
+    <w:p w14:paraId="2DDDDC2C" w14:textId="77777777" w:rsidR="00F21D92" w:rsidRDefault="00F21D92" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDE5295" w14:textId="77777777" w:rsidR="00947E28" w:rsidRDefault="00947E28" w:rsidP="00BE67B0">
+    <w:p w14:paraId="41A112E0" w14:textId="77777777" w:rsidR="00F21D92" w:rsidRDefault="00F21D92" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -1406,61 +1413,61 @@
           <w:r w:rsidR="00EC077D">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>10/13/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2B94F6DB" w14:textId="77777777" w:rsidR="00F15CE9" w:rsidRPr="00646293" w:rsidRDefault="00F15CE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="103E2DB9" w14:textId="77777777" w:rsidR="00947E28" w:rsidRDefault="00947E28" w:rsidP="00BE67B0">
+    <w:p w14:paraId="10226C2A" w14:textId="77777777" w:rsidR="00F21D92" w:rsidRDefault="00F21D92" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="362D4220" w14:textId="77777777" w:rsidR="00947E28" w:rsidRDefault="00947E28" w:rsidP="00BE67B0">
+    <w:p w14:paraId="6C1E691D" w14:textId="77777777" w:rsidR="00F21D92" w:rsidRDefault="00F21D92" w:rsidP="00BE67B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2425"/>
       <w:gridCol w:w="5940"/>
       <w:gridCol w:w="2413"/>
     </w:tblGrid>
@@ -2008,50 +2015,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="998315627">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="170490440">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="28654650">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F253B"/>
@@ -2395,50 +2403,51 @@
     <w:rsid w:val="006257E6"/>
     <w:rsid w:val="006326E0"/>
     <w:rsid w:val="006356F6"/>
     <w:rsid w:val="006445ED"/>
     <w:rsid w:val="00644F27"/>
     <w:rsid w:val="00646293"/>
     <w:rsid w:val="00646F4C"/>
     <w:rsid w:val="00651E53"/>
     <w:rsid w:val="00655F24"/>
     <w:rsid w:val="00667819"/>
     <w:rsid w:val="00667F62"/>
     <w:rsid w:val="00670B44"/>
     <w:rsid w:val="0067165A"/>
     <w:rsid w:val="00671694"/>
     <w:rsid w:val="00671723"/>
     <w:rsid w:val="00671FF0"/>
     <w:rsid w:val="00672096"/>
     <w:rsid w:val="006742A1"/>
     <w:rsid w:val="006800CC"/>
     <w:rsid w:val="006838FB"/>
     <w:rsid w:val="0068628C"/>
     <w:rsid w:val="00690564"/>
     <w:rsid w:val="00692F0C"/>
     <w:rsid w:val="00696F63"/>
     <w:rsid w:val="00697D32"/>
+    <w:rsid w:val="006A113C"/>
     <w:rsid w:val="006A3453"/>
     <w:rsid w:val="006A4C26"/>
     <w:rsid w:val="006B50BC"/>
     <w:rsid w:val="006B53A2"/>
     <w:rsid w:val="006B64ED"/>
     <w:rsid w:val="006C3157"/>
     <w:rsid w:val="006C31FE"/>
     <w:rsid w:val="006C3229"/>
     <w:rsid w:val="006D4864"/>
     <w:rsid w:val="006E0DBD"/>
     <w:rsid w:val="006E46F4"/>
     <w:rsid w:val="006E4FA4"/>
     <w:rsid w:val="006F2805"/>
     <w:rsid w:val="006F2EB6"/>
     <w:rsid w:val="007011F0"/>
     <w:rsid w:val="0070314C"/>
     <w:rsid w:val="00703490"/>
     <w:rsid w:val="00704110"/>
     <w:rsid w:val="00704956"/>
     <w:rsid w:val="007108E8"/>
     <w:rsid w:val="00711DEB"/>
     <w:rsid w:val="00714111"/>
     <w:rsid w:val="007142F8"/>
     <w:rsid w:val="007146E5"/>
     <w:rsid w:val="00715686"/>
@@ -2834,81 +2843,83 @@
     <w:rsid w:val="00EB2581"/>
     <w:rsid w:val="00EB4AB7"/>
     <w:rsid w:val="00EC077D"/>
     <w:rsid w:val="00EC1835"/>
     <w:rsid w:val="00EC2E1F"/>
     <w:rsid w:val="00EC3440"/>
     <w:rsid w:val="00EC6FBE"/>
     <w:rsid w:val="00ED2F62"/>
     <w:rsid w:val="00ED4176"/>
     <w:rsid w:val="00ED5CE9"/>
     <w:rsid w:val="00ED6519"/>
     <w:rsid w:val="00EE2C3F"/>
     <w:rsid w:val="00EE75D8"/>
     <w:rsid w:val="00EE7F06"/>
     <w:rsid w:val="00EF77E8"/>
     <w:rsid w:val="00F029F7"/>
     <w:rsid w:val="00F03738"/>
     <w:rsid w:val="00F047CE"/>
     <w:rsid w:val="00F04D7B"/>
     <w:rsid w:val="00F10D5D"/>
     <w:rsid w:val="00F11FFF"/>
     <w:rsid w:val="00F14A4C"/>
     <w:rsid w:val="00F15A14"/>
     <w:rsid w:val="00F15CE9"/>
     <w:rsid w:val="00F20B91"/>
+    <w:rsid w:val="00F21D92"/>
     <w:rsid w:val="00F22D34"/>
     <w:rsid w:val="00F23E0A"/>
     <w:rsid w:val="00F325AF"/>
     <w:rsid w:val="00F36E5C"/>
     <w:rsid w:val="00F37481"/>
     <w:rsid w:val="00F41BBF"/>
     <w:rsid w:val="00F46D17"/>
     <w:rsid w:val="00F54659"/>
     <w:rsid w:val="00F60E41"/>
     <w:rsid w:val="00F61EC1"/>
     <w:rsid w:val="00F62CCE"/>
     <w:rsid w:val="00F62DBA"/>
     <w:rsid w:val="00F65881"/>
     <w:rsid w:val="00F676CA"/>
     <w:rsid w:val="00F719CB"/>
     <w:rsid w:val="00F71D7A"/>
     <w:rsid w:val="00F7224A"/>
     <w:rsid w:val="00F74548"/>
     <w:rsid w:val="00F772C4"/>
     <w:rsid w:val="00F7768A"/>
     <w:rsid w:val="00F836F0"/>
     <w:rsid w:val="00F84E7F"/>
     <w:rsid w:val="00F90D77"/>
     <w:rsid w:val="00F95DA6"/>
     <w:rsid w:val="00F96007"/>
     <w:rsid w:val="00FA0435"/>
     <w:rsid w:val="00FA09AF"/>
     <w:rsid w:val="00FA0D88"/>
     <w:rsid w:val="00FA298F"/>
     <w:rsid w:val="00FA2B1E"/>
     <w:rsid w:val="00FA4852"/>
+    <w:rsid w:val="00FA5DAE"/>
     <w:rsid w:val="00FA75A1"/>
     <w:rsid w:val="00FB411D"/>
     <w:rsid w:val="00FB5DE7"/>
     <w:rsid w:val="00FC1D24"/>
     <w:rsid w:val="00FC4FA9"/>
     <w:rsid w:val="00FD1613"/>
     <w:rsid w:val="00FD627A"/>
     <w:rsid w:val="00FD7B98"/>
     <w:rsid w:val="00FE0BE4"/>
     <w:rsid w:val="00FE16E7"/>
     <w:rsid w:val="00FE2118"/>
     <w:rsid w:val="00FE3C47"/>
     <w:rsid w:val="00FE5E89"/>
     <w:rsid w:val="00FE623C"/>
     <w:rsid w:val="00FE63B9"/>
     <w:rsid w:val="00FE74D9"/>
     <w:rsid w:val="00FE79C3"/>
     <w:rsid w:val="00FF050E"/>
     <w:rsid w:val="00FF34FB"/>
     <w:rsid w:val="00FF59A9"/>
     <w:rsid w:val="00FF6B5B"/>
     <w:rsid w:val="00FF7DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4324,58 +4335,60 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069352E"/>
     <w:rsid w:val="00023F23"/>
+    <w:rsid w:val="00436552"/>
     <w:rsid w:val="00487680"/>
     <w:rsid w:val="004E4E33"/>
     <w:rsid w:val="004F4939"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="005C7764"/>
     <w:rsid w:val="005E1ACB"/>
     <w:rsid w:val="0069352E"/>
+    <w:rsid w:val="006A113C"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="009326CF"/>
     <w:rsid w:val="009437F7"/>
     <w:rsid w:val="0095280D"/>
     <w:rsid w:val="00A047E5"/>
     <w:rsid w:val="00A245B0"/>
     <w:rsid w:val="00AA690C"/>
     <w:rsid w:val="00B45847"/>
     <w:rsid w:val="00B607A7"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA513B"/>
     <w:rsid w:val="00C427F7"/>
     <w:rsid w:val="00D31926"/>
     <w:rsid w:val="00E03DFC"/>
     <w:rsid w:val="00EA2C51"/>
     <w:rsid w:val="00ED2F62"/>
     <w:rsid w:val="00F34595"/>
     <w:rsid w:val="00F40DBB"/>
     <w:rsid w:val="00FC38ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -5142,50 +5155,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCC5E1A4C643A5488C64B82F5D61CD46" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4afa5d4615a6b153f6838db6782e0dd6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb" xmlns:ns3="649258b5-57de-4850-8d20-2d61a4d22431" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63656707ee64fefd8a05e3422dabf1f0" ns2:_="" ns3:_="">
     <xsd:import namespace="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <xsd:import namespace="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -5342,143 +5374,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F79334A2-BD40-4C7A-9F7A-2CD21F232061}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5155111F-696D-4FFE-890E-C0D6D8AF5B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A230F8-1FD0-4101-A829-9FEAB0D18A7B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5561C34-5931-46C7-B9F2-EB1017F74923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c933d9f-d73a-4e2d-b255-f6f9fb0bc5eb"/>
     <ds:schemaRef ds:uri="649258b5-57de-4850-8d20-2d61a4d22431"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Task Instruction Template (1).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>211</Words>
-  <Characters>1207</Characters>
+  <Characters>1205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1416</CharactersWithSpaces>
+  <CharactersWithSpaces>1414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bob Kennedy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCC5E1A4C643A5488C64B82F5D61CD46</vt:lpwstr>