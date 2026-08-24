--- v0 (2025-10-07)
+++ v1 (2026-08-24)
@@ -1,10955 +1,17622 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...884 lines deleted...]
-        </w:rPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00502B67" w14:paraId="06F0563C" w14:textId="77777777" w:rsidTr="00A007B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F9FAD2"/>
+          </w:tcPr>
+          <w:p w14:paraId="221F6806" w14:textId="27A88827" w:rsidR="00502B67" w:rsidRPr="00502B67" w:rsidRDefault="00502B67" w:rsidP="00A007B1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>INSTRUCTIONS</w:t>
+            </w:r>
+            <w:r w:rsidR="00A007B1" w:rsidRPr="00A007B1">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E682ED" w14:textId="77777777" w:rsidR="00502B67" w:rsidRPr="00502B67" w:rsidRDefault="00502B67" w:rsidP="00502B67">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B398249" w14:textId="77D2E5BF" w:rsidR="00502B67" w:rsidRDefault="00B96EFF" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96EFF">
+              <w:t>Before</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> completing this application, please r</w:t>
+            </w:r>
+            <w:r w:rsidR="00365EDF">
+              <w:t>eview</w:t>
+            </w:r>
+            <w:r w:rsidR="00502B67">
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3325D">
+              <w:t xml:space="preserve"> exclusion criteria </w:t>
+            </w:r>
+            <w:r w:rsidR="00365EDF">
+              <w:t>outlined</w:t>
+            </w:r>
+            <w:r w:rsidR="00502B67">
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="AppendixA" w:history="1">
+              <w:r w:rsidR="00502B67" w:rsidRPr="002A7781">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Appendix A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00365EDF">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4594B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4594B" w:rsidRPr="00A4594B">
+              <w:t xml:space="preserve">The Appendix </w:t>
+            </w:r>
+            <w:r w:rsidR="00071B2F">
+              <w:t>outlines important</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4594B" w:rsidRPr="00A4594B">
+              <w:t xml:space="preserve"> definitions, </w:t>
+            </w:r>
+            <w:r w:rsidR="00570F3D">
+              <w:t>includes an extensive</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4594B" w:rsidRPr="00A4594B">
+              <w:t xml:space="preserve"> FAQ, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00570F3D">
+              <w:t xml:space="preserve">details </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4594B" w:rsidRPr="00A4594B">
+              <w:t>faculty responsibilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3847E93C" w14:textId="77777777" w:rsidR="00ED6519" w:rsidRPr="00ED6519" w:rsidRDefault="00ED6519" w:rsidP="00ED6519">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E3D4B8" w14:textId="15A2BF6B" w:rsidR="00E24262" w:rsidRPr="00DF5B41" w:rsidRDefault="00E24262" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Submit the completed form electronically to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00946F11" w:rsidRPr="00937B3A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>irb@une.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00946F11">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> with all attachments listed in </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="SectionC" w:history="1">
+              <w:r w:rsidRPr="00F84B40">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section </w:t>
+              </w:r>
+              <w:r w:rsidR="008F6051" w:rsidRPr="00F84B40">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, at least </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6051">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>two (2) weeks</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6051">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>before the start of the semester</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in which the course is taught.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26521A9A" w14:textId="674A6EBE" w:rsidR="00E24262" w:rsidRPr="00DF5B41" w:rsidRDefault="00453585" w:rsidP="009C1172">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00453585">
+              <w:t>Each determination of exclusion is specific to the course, instructor</w:t>
+            </w:r>
+            <w:r w:rsidR="008614D0">
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453585">
+              <w:t>, and syllabus; a new application must be submitted each time the course is taught</w:t>
+            </w:r>
+            <w:r w:rsidR="0075681A">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00986EEB">
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidR="0075681A">
+              <w:t xml:space="preserve"> whenever</w:t>
+            </w:r>
+            <w:r w:rsidR="00986EEB">
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="0075681A">
+              <w:t xml:space="preserve"> syllabus or</w:t>
+            </w:r>
+            <w:r w:rsidR="00986EEB">
+              <w:t xml:space="preserve"> instructor(s) change</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453585">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24262">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00354301">
+              <w:t xml:space="preserve">Appendix A, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24262">
+              <w:t xml:space="preserve">FAQ </w:t>
+            </w:r>
+            <w:r w:rsidR="00354301">
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidR="009018E2">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24262">
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4F0766" w14:textId="77777777" w:rsidR="00453585" w:rsidRPr="00F84B40" w:rsidRDefault="00453585" w:rsidP="00502B67">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70E7C7FE" w14:textId="6BAED01C" w:rsidR="00C009D9" w:rsidRPr="00994A1F" w:rsidRDefault="00C009D9" w:rsidP="00502B67">
+            <w:r>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24262">
+              <w:t xml:space="preserve"> questions about this form or the review process</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, please contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00C009D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>irb@une.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E24262">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D28F21F" w14:textId="77777777" w:rsidR="004A059D" w:rsidRDefault="004A059D" w:rsidP="00786A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9756"/>
+        <w:gridCol w:w="2695"/>
+        <w:gridCol w:w="8095"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="002764D2" w14:paraId="4EEE7FAC" w14:textId="77777777" w:rsidTr="00DB6137">
         <w:trPr>
-          <w:trHeight w:val="815" w:hRule="atLeast"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9756" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9A1A4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="36DD5D30" w14:textId="77777777" w:rsidR="002764D2" w:rsidRPr="007D27EF" w:rsidRDefault="007B7389" w:rsidP="00111100">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4874"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...17 lines deleted...]
-              <w:t>information</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Application</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD11A0">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Date</w:t>
+            </w:r>
+            <w:r w:rsidR="002764D2" w:rsidRPr="007D27EF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Style2"/>
+            </w:rPr>
+            <w:id w:val="-1450235131"/>
+            <w:placeholder>
+              <w:docPart w:val="8CC453DED692401BB0F40B46DE313F4F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:color w:val="333399"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8095" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="654CD0AE" w14:textId="77777777" w:rsidR="002764D2" w:rsidRPr="007F09D4" w:rsidRDefault="003920E6" w:rsidP="00111100">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="4874"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007F09D4">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                  <w:t>Enter text</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002764D2" w14:paraId="53ADCBF3" w14:textId="77777777" w:rsidTr="00DB6137">
         <w:trPr>
-          <w:trHeight w:val="1374" w:hRule="atLeast"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9756" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9A1A4"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="2EA4C8DF" w14:textId="62A6721D" w:rsidR="002764D2" w:rsidRPr="007D27EF" w:rsidRDefault="00B56822" w:rsidP="00111100">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4874"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r>
-[...65 lines deleted...]
-              <w:t>year:</w:t>
+            <w:r w:rsidR="00AD11A0">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Title</w:t>
+            </w:r>
+            <w:r w:rsidR="002764D2" w:rsidRPr="007D27EF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:id w:val="-817261008"/>
+            <w:placeholder>
+              <w:docPart w:val="FBFD233E678F4FE5A7B45DF7F5C19D3D"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK1" w:displacedByCustomXml="next"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="163E70"/>
+                </w:rPr>
+                <w:id w:val="-1689049452"/>
+                <w:placeholder>
+                  <w:docPart w:val="DE3CFE72063648C3816623A146861019"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w15:color w:val="333399"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="8095" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="02BACF42" w14:textId="77777777" w:rsidR="002764D2" w:rsidRPr="007F09D4" w:rsidRDefault="006008DE" w:rsidP="00111100">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="4874"/>
+                      </w:tabs>
+                      <w:rPr>
+                        <w:color w:val="163E70"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F09D4">
+                      <w:rPr>
+                        <w:rStyle w:val="PlaceholderText"/>
+                        <w:color w:val="163E70"/>
+                      </w:rPr>
+                      <w:t>Enter text</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:sdtContent>
+            </w:sdt>
+            <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B56822" w14:paraId="522180CE" w14:textId="77777777" w:rsidTr="00DB6137">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9A1A4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B94F3E9" w14:textId="75E1D07E" w:rsidR="00B56822" w:rsidRDefault="00155A26" w:rsidP="00111100">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4874"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155A26">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Course </w:t>
+            </w:r>
+            <w:r w:rsidR="008F6051">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155A26">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>umber:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:id w:val="651947744"/>
+            <w:placeholder>
+              <w:docPart w:val="722534C1A4927149B528D31DC99F9948"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:color w:val="333399"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8095" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C5E20EA" w14:textId="335AA917" w:rsidR="00B56822" w:rsidRDefault="00155A26" w:rsidP="00111100">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="4874"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007F09D4">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                  <w:t>Enter text</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B56822" w14:paraId="539C8579" w14:textId="77777777" w:rsidTr="00DB6137">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9A1A4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65570F56" w14:textId="6DEC957C" w:rsidR="00B56822" w:rsidRDefault="00155A26" w:rsidP="00111100">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4874"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6051">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Course Semester and Year:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:id w:val="1523517616"/>
+            <w:placeholder>
+              <w:docPart w:val="B2CDBE1929A7974EA2BD5A3FBEAD25CF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:color w:val="333399"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8095" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="57F45638" w14:textId="45D63462" w:rsidR="00B56822" w:rsidRDefault="00155A26" w:rsidP="00111100">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="4874"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007F09D4">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                  <w:t>Enter text</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...267 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4D76133A" w14:textId="77777777" w:rsidR="002764D2" w:rsidRDefault="002764D2" w:rsidP="00786A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7685"/>
-        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="1257"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="3235"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="003F5AFD" w14:paraId="51C18C38" w14:textId="77777777" w:rsidTr="00111100">
         <w:trPr>
-          <w:trHeight w:val="820" w:hRule="atLeast"/>
+          <w:trHeight w:val="647"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...424 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="45CC82C5" w14:textId="57333C54" w:rsidR="003F5AFD" w:rsidRPr="002764D2" w:rsidRDefault="00F33EB8" w:rsidP="00914CD5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:tabs>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="416"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk91787173"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-          </w:p>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSTRUCTOR </w:t>
+            </w:r>
+            <w:r w:rsidR="00A949B1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="0000415B" w14:paraId="0C7E5EA4" w14:textId="77777777" w:rsidTr="0000415B">
+        <w:trPr>
+          <w:trHeight w:val="730"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="092D1338" w14:textId="1A3C46F7" w:rsidR="0000415B" w:rsidRPr="002C1F85" w:rsidRDefault="003F48C8" w:rsidP="00786A5D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Instructor’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0000415B" w:rsidRPr="002C1F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="0000415B" w:rsidRPr="002C1F85">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2146FAC7" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="002C1F85" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:id w:val="1072467485"/>
+              <w:placeholder>
+                <w:docPart w:val="E30891D06D5244DBB49F3AF1C090DAD8"/>
+              </w:placeholder>
+              <w15:color w:val="333399"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                  <w:id w:val="1515187368"/>
+                  <w:placeholder>
+                    <w:docPart w:val="95DA4A61A8FB4CC7A27EA5EE1D8F38AE"/>
+                  </w:placeholder>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rStyle w:val="Style1"/>
+                      </w:rPr>
+                      <w:id w:val="-177966583"/>
+                      <w:placeholder>
+                        <w:docPart w:val="A159140DB401400BB63E5A6CD141A0B0"/>
+                      </w:placeholder>
+                      <w15:color w:val="333399"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:rStyle w:val="DefaultParagraphFont"/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rStyle w:val="Style1"/>
+                          </w:rPr>
+                          <w:id w:val="-1005598993"/>
+                          <w:placeholder>
+                            <w:docPart w:val="5779FC3987C34607996B0AFBC3442773"/>
+                          </w:placeholder>
+                          <w15:color w:val="333399"/>
+                        </w:sdtPr>
+                        <w:sdtEndPr>
+                          <w:rPr>
+                            <w:rStyle w:val="DefaultParagraphFont"/>
+                            <w:color w:val="auto"/>
+                          </w:rPr>
+                        </w:sdtEndPr>
+                        <w:sdtContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:rStyle w:val="Style1"/>
+                              </w:rPr>
+                              <w:id w:val="1296717098"/>
+                              <w:placeholder>
+                                <w:docPart w:val="C7E913F9D3314E488F3758D66045B391"/>
+                              </w:placeholder>
+                              <w:showingPlcHdr/>
+                              <w15:color w:val="333399"/>
+                            </w:sdtPr>
+                            <w:sdtEndPr>
+                              <w:rPr>
+                                <w:rStyle w:val="DefaultParagraphFont"/>
+                                <w:color w:val="auto"/>
+                              </w:rPr>
+                            </w:sdtEndPr>
+                            <w:sdtContent>
+                              <w:p w14:paraId="3B0F56F2" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="002C1F85" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:color w:val="163E70"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="002C1F85">
+                                  <w:rPr>
+                                    <w:rStyle w:val="PlaceholderText"/>
+                                    <w:color w:val="163E70"/>
+                                  </w:rPr>
+                                  <w:t>Enter text</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="568753A9" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>You are</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A15AC1" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="003E241F" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69236837" w14:textId="328543A0" w:rsidR="0000415B" w:rsidRDefault="00000000" w:rsidP="00786A5D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1511139258"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F31BCA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0000415B">
+              <w:t xml:space="preserve"> Faculty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F860269" w14:textId="5ECA4376" w:rsidR="0000415B" w:rsidRDefault="00000000" w:rsidP="00786A5D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1461927914"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F31BCA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0000415B">
+              <w:t xml:space="preserve"> Staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331768C9" w14:textId="75ED4453" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00B63F73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="241BBD6A" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00B63F73">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>UNE C</w:t>
+            </w:r>
+            <w:r w:rsidR="009B34E2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>enter or College</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3235" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:id w:val="-209645033"/>
+              <w:placeholder>
+                <w:docPart w:val="503D6B8665AF4A9DBB1162CE9CA7B24A"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                  <w:id w:val="-1640722781"/>
+                  <w:placeholder>
+                    <w:docPart w:val="EEB4FF5BC0014BEE8D6C671707798357"/>
+                  </w:placeholder>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:color w:val="163E70"/>
+                      </w:rPr>
+                      <w:id w:val="-206950738"/>
+                      <w:placeholder>
+                        <w:docPart w:val="451AB5C25810448B9E6487DB2DFEC80A"/>
+                      </w:placeholder>
+                      <w15:color w:val="333399"/>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                          <w:id w:val="1886065134"/>
+                          <w:placeholder>
+                            <w:docPart w:val="7952215E54D64BDC8FF0A826FAA5A815"/>
+                          </w:placeholder>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:rPr>
+                                <w:color w:val="163E70"/>
+                              </w:rPr>
+                              <w:id w:val="-287401"/>
+                              <w:placeholder>
+                                <w:docPart w:val="A40D2D4B124546AFA08CD195EF5D4B0E"/>
+                              </w:placeholder>
+                              <w15:color w:val="333399"/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:sdt>
+                                <w:sdtPr>
+                                  <w:rPr>
+                                    <w:color w:val="163E70"/>
+                                  </w:rPr>
+                                  <w:id w:val="527697486"/>
+                                  <w:placeholder>
+                                    <w:docPart w:val="A57B63A13E0244FBBA7D9FF3A43F910E"/>
+                                  </w:placeholder>
+                                  <w:showingPlcHdr/>
+                                  <w15:color w:val="333399"/>
+                                </w:sdtPr>
+                                <w:sdtContent>
+                                  <w:p w14:paraId="573E4F8B" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="007F09D4" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:color w:val="163E70"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="007F09D4">
+                                      <w:rPr>
+                                        <w:rStyle w:val="PlaceholderText"/>
+                                        <w:color w:val="163E70"/>
+                                      </w:rPr>
+                                      <w:t>Enter text</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:sdtContent>
+                              </w:sdt>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000415B" w14:paraId="4323623B" w14:textId="77777777" w:rsidTr="0000415B">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67017691" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:r w:rsidRPr="00111100">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:id w:val="-2041197220"/>
+            <w:placeholder>
+              <w:docPart w:val="5D6E25B5F0F34227A17C3EE82845171C"/>
+            </w:placeholder>
+            <w15:color w:val="333399"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="163E70"/>
+                </w:rPr>
+                <w:id w:val="-1059774514"/>
+                <w:placeholder>
+                  <w:docPart w:val="1EE05FC72D8F41B9A10E3891A390CAE2"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:color w:val="163E70"/>
+                    </w:rPr>
+                    <w:id w:val="1681854844"/>
+                    <w:placeholder>
+                      <w:docPart w:val="15EF7927B8F44F659E1BC3C34EB51B7B"/>
+                    </w:placeholder>
+                    <w15:color w:val="333399"/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:color w:val="163E70"/>
+                        </w:rPr>
+                        <w:id w:val="1215850714"/>
+                        <w:placeholder>
+                          <w:docPart w:val="C8207E46DE5E4EAFA6388173AC60AC37"/>
+                        </w:placeholder>
+                        <w:showingPlcHdr/>
+                        <w15:color w:val="333399"/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3600" w:type="dxa"/>
+                            <w:gridSpan w:val="2"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="3E2E9355" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="007F09D4" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="163E70"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F09D4">
+                              <w:rPr>
+                                <w:rStyle w:val="PlaceholderText"/>
+                                <w:color w:val="163E70"/>
+                              </w:rPr>
+                              <w:t>Enter text</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD70AFC" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00786A5D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CD16A1" w14:textId="4E9B562B" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00B63F73">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNE </w:t>
+            </w:r>
+            <w:r w:rsidR="00C51C0E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dept. or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0000415B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Program of</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51C0E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0000415B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Study</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:id w:val="1803891312"/>
+              <w:placeholder>
+                <w:docPart w:val="83BC78F7744B409388F2A26A6E955CC2"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="333399"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0DE9D0FE" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="0000415B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007F09D4">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="163E70"/>
+                  </w:rPr>
+                  <w:t>Enter text</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5E036415" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="007F09D4" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000415B" w14:paraId="22678D65" w14:textId="77777777" w:rsidTr="0000415B">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F7C3ACA" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:r w:rsidRPr="00111100">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Phone #</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:id w:val="1177234746"/>
+            <w:placeholder>
+              <w:docPart w:val="CB31C0BBC36F437AB2E7EDA949A1C248"/>
+            </w:placeholder>
+            <w15:color w:val="333399"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="163E70"/>
+                </w:rPr>
+                <w:id w:val="1591656930"/>
+                <w:placeholder>
+                  <w:docPart w:val="A4D1A8578546432694F0EB1561C5663C"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:color w:val="163E70"/>
+                    </w:rPr>
+                    <w:id w:val="-1562705682"/>
+                    <w:placeholder>
+                      <w:docPart w:val="4823FA907CFC4FEBBB78C52776395C57"/>
+                    </w:placeholder>
+                    <w15:color w:val="333399"/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:color w:val="163E70"/>
+                        </w:rPr>
+                        <w:id w:val="-1972812154"/>
+                        <w:placeholder>
+                          <w:docPart w:val="8D42C1DCB6F04A4ABB8727126CF0E366"/>
+                        </w:placeholder>
+                        <w:showingPlcHdr/>
+                        <w15:color w:val="333399"/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3600" w:type="dxa"/>
+                            <w:gridSpan w:val="2"/>
+                            <w:tcBorders>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="1BE82A8E" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="007F09D4" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="163E70"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F09D4">
+                              <w:rPr>
+                                <w:rStyle w:val="PlaceholderText"/>
+                                <w:color w:val="163E70"/>
+                              </w:rPr>
+                              <w:t>Enter text</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B554E4" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00786A5D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B86775C" w14:textId="77777777" w:rsidR="0000415B" w:rsidRDefault="0000415B" w:rsidP="00111100">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="609DD7AA" w14:textId="77777777" w:rsidR="0000415B" w:rsidRPr="007F09D4" w:rsidRDefault="0000415B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E1242" w14:paraId="41E45911" w14:textId="77777777" w:rsidTr="001E1242">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A9A1A4"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A82019" w14:textId="77777777" w:rsidR="001E1242" w:rsidRPr="00564E2B" w:rsidRDefault="001E1242" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00564E2B" w14:paraId="100D2C2E" w14:textId="77777777" w:rsidTr="002C3F46">
+        <w:trPr>
+          <w:trHeight w:val="730"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7039AFEC" w14:textId="314926BC" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="004F609F" w:rsidP="00786A5D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Additional Instructor</w:t>
+            </w:r>
+            <w:r w:rsidR="00564E2B" w:rsidRPr="002C1F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00994A1F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00683C0A" w:rsidRPr="00683C0A">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="701EED43" w14:textId="77777777" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00564E2B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:id w:val="591441501"/>
+              <w:placeholder>
+                <w:docPart w:val="D874AF11A95F48F289733874494EFD51"/>
+              </w:placeholder>
+              <w15:color w:val="333399"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rStyle w:val="Style1"/>
+                  </w:rPr>
+                  <w:id w:val="615720827"/>
+                  <w:placeholder>
+                    <w:docPart w:val="701533C94553449BB923CD0A054BB1E4"/>
+                  </w:placeholder>
+                  <w15:color w:val="333399"/>
+                </w:sdtPr>
+                <w:sdtEndPr>
+                  <w:rPr>
+                    <w:rStyle w:val="DefaultParagraphFont"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                </w:sdtEndPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rStyle w:val="Style1"/>
+                      </w:rPr>
+                      <w:id w:val="261969983"/>
+                      <w:placeholder>
+                        <w:docPart w:val="8795B4B1848D42FAA8219C3D87524226"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w15:color w:val="333399"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:rStyle w:val="DefaultParagraphFont"/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="6D811F58" w14:textId="77777777" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="002C1F85">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                          <w:t>Enter text</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3507" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D9C647D" w14:textId="102C792F" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00564E2B" w:rsidP="00786A5D">
+            <w:r w:rsidRPr="002C1F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1F85">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C7CA14" w14:textId="77777777" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00564E2B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:id w:val="-489794891"/>
+              <w:placeholder>
+                <w:docPart w:val="DD6635538D0442CCB725C3866A7BBBDF"/>
+              </w:placeholder>
+              <w15:color w:val="333399"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rStyle w:val="Style1"/>
+                  </w:rPr>
+                  <w:id w:val="-1974282990"/>
+                  <w:placeholder>
+                    <w:docPart w:val="0B6726B738044C4889E84FF865223F61"/>
+                  </w:placeholder>
+                  <w15:color w:val="333399"/>
+                </w:sdtPr>
+                <w:sdtEndPr>
+                  <w:rPr>
+                    <w:rStyle w:val="DefaultParagraphFont"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                </w:sdtEndPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rStyle w:val="Style1"/>
+                      </w:rPr>
+                      <w:id w:val="1155036836"/>
+                      <w:placeholder>
+                        <w:docPart w:val="1609BF29196C409790A309F6871E7988"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w15:color w:val="333399"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:rStyle w:val="DefaultParagraphFont"/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="62A043B8" w14:textId="77777777" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="002C1F85">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                          <w:t>Enter text</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3952DD9C" w14:textId="4E11170C" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00564E2B" w:rsidP="00786A5D">
+            <w:r w:rsidRPr="002C1F85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00994A1F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1F85">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0C7580" w14:textId="77777777" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00564E2B" w:rsidP="00786A5D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:id w:val="1842965190"/>
+              <w:placeholder>
+                <w:docPart w:val="8081433FCAB4481580D08B11AEB1B724"/>
+              </w:placeholder>
+              <w15:color w:val="333399"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rStyle w:val="Style1"/>
+                  </w:rPr>
+                  <w:id w:val="1424145812"/>
+                  <w:placeholder>
+                    <w:docPart w:val="5A35A25990B44B86B60D0B6E7EB62929"/>
+                  </w:placeholder>
+                  <w15:color w:val="333399"/>
+                </w:sdtPr>
+                <w:sdtEndPr>
+                  <w:rPr>
+                    <w:rStyle w:val="DefaultParagraphFont"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                </w:sdtEndPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rStyle w:val="Style1"/>
+                      </w:rPr>
+                      <w:id w:val="-321811854"/>
+                      <w:placeholder>
+                        <w:docPart w:val="3CEB33CF4FDD4534AEDCBD6019383F08"/>
+                      </w:placeholder>
+                      <w:showingPlcHdr/>
+                      <w15:color w:val="333399"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:rStyle w:val="DefaultParagraphFont"/>
+                        <w:color w:val="auto"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="68048272" w14:textId="77777777" w:rsidR="00564E2B" w:rsidRPr="002C1F85" w:rsidRDefault="00644F27" w:rsidP="00786A5D">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="002C1F85">
+                          <w:rPr>
+                            <w:rStyle w:val="PlaceholderText"/>
+                            <w:color w:val="163E70"/>
+                          </w:rPr>
+                          <w:t>Enter text</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...651 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4C48DAB1" w14:textId="77777777" w:rsidR="001D1258" w:rsidRDefault="001D1258" w:rsidP="00786A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7120"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="741"/>
+        <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004C7550" w14:paraId="7CF2D331" w14:textId="77777777" w:rsidTr="3B631AE8">
         <w:trPr>
-          <w:trHeight w:val="332" w:hRule="atLeast"/>
+          <w:trHeight w:val="648"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7120" w:type="dxa"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="26DCBAB1" w14:textId="315DB1E7" w:rsidR="004C7550" w:rsidRPr="002764D2" w:rsidRDefault="005054B1" w:rsidP="00914CD5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="416"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk103424314"/>
+            <w:r w:rsidRPr="00D04E85">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CRITERIA FOR EXCLUSION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="00A60647" w14:paraId="337B131D" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5FCAB4" w14:textId="74BC273C" w:rsidR="00B34E2D" w:rsidRPr="00E00E89" w:rsidRDefault="00325000" w:rsidP="3B631AE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Will the project</w:t>
+            </w:r>
+            <w:r w:rsidR="006B609B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be performed only by students enrolled in this course, as a requirement for completing </w:t>
+            </w:r>
+            <w:r w:rsidR="1449C90A" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, with the instructor fully aware of the project</w:t>
+            </w:r>
+            <w:r w:rsidR="006B609B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and accepting responsibility for overseeing </w:t>
+            </w:r>
+            <w:r w:rsidR="00966A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and ensuring adherence to ethical principles? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD42A92" w14:textId="00F83F17" w:rsidR="0079728B" w:rsidRPr="00D63A37" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1899196276"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007F3CCC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C41F85" w:rsidRPr="00D63A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DBE207" w14:textId="17998B99" w:rsidR="00B34E2D" w:rsidRPr="00722036" w:rsidRDefault="00000000" w:rsidP="00722036">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style1"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="383907227"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007F3CCC" w:rsidRPr="007F3CCC">
+                  <w:rPr>
+                    <w:rStyle w:val="Style1"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007F3CCC">
+              <w:rPr>
+                <w:rStyle w:val="Style1"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F3CCC" w:rsidRPr="007F3CCC">
+              <w:rPr>
+                <w:rStyle w:val="Style1"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="74391D1D" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A800782" w14:textId="4FFEC99F" w:rsidR="0081730B" w:rsidRPr="00E00E89" w:rsidRDefault="00E86CCB" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1.</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the overriding and primary purpose of the project</w:t>
+            </w:r>
+            <w:r w:rsidR="00B061F0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="28"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a learning experience in research methods</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6262">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures</w:t>
+            </w:r>
+            <w:r w:rsidR="00502F22">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, or systematic investigation</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6262">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (see Appendix A, FAQ #</w:t>
+            </w:r>
+            <w:r w:rsidR="0009337D">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6262">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D44E95">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D44E95" w:rsidRPr="00D44E95">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>via interaction with individuals outside the course</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — with no intent by the instructor or student</w:t>
+            </w:r>
+            <w:r w:rsidR="00B13600">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to produce generalizable knowledge, and no plan to disseminate results beyond presentation to instructors or peers in a UNE classroom or institutional setting</w:t>
+            </w:r>
+            <w:r w:rsidR="008B0402">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., UNE student research symposium)</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00E00E89">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">A project done in collaboration with an external community partner, business, or agency can still answer "Yes" here if results are shared only with that partner.) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CACD80D" w14:textId="77777777" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-2049064005"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2603A0B6" w14:textId="6159AD5F" w:rsidR="00D0752E" w:rsidRPr="00722036" w:rsidRDefault="00000000" w:rsidP="00722036">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="1176075261"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="0E21F970" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DB4F48" w14:textId="720D0623" w:rsidR="0081730B" w:rsidRDefault="00D10BA0" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Will</w:t>
             </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="005054B1">
+              <w:t xml:space="preserve"> the project</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="005054B1">
+              <w:t xml:space="preserve"> involve no more than minimal risk to participants — meaning the probability and magnitude of harm or discomfort anticipated are not greater than those ordinarily encountered in daily life or during routine physical or psychological examinations or tests?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D7D5FB0" w14:textId="77777777" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-1225527165"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1635198D" w14:textId="683A2D33" w:rsidR="0081730B" w:rsidRPr="0081730B" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="884528204"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="64C3F5A9" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="700EC90F" w14:textId="1B821C0A" w:rsidR="0081730B" w:rsidRDefault="00D10BA0" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>the</w:t>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> the project</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0022658E">
+              <w:t xml:space="preserve">exclude </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t>participants from any vulnerable population</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE1324">
+              <w:t xml:space="preserve"> as defined in Appendix A, FAQ #</w:t>
+            </w:r>
+            <w:r w:rsidR="0009337D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02444182" w14:textId="23C7B5BE" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="1452285282"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351E4182" w14:textId="7050D64D" w:rsidR="0081730B" w:rsidRPr="00391954" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-1951929119"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="1C6E78DE" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="795EAD1A" w14:textId="05841A22" w:rsidR="0081730B" w:rsidRDefault="00D10BA0" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>project be</w:t>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41A02">
+              <w:t xml:space="preserve"> the project</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41A02">
+              <w:t xml:space="preserve"> avoid collecting, using or </w:t>
+            </w:r>
+            <w:r w:rsidR="00077CBF">
+              <w:t>disclosing sensitive</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41A02">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t>private</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41A02">
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t>confidential information</w:t>
+            </w:r>
+            <w:r w:rsidR="00593031">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve">that could place a participant at risk if disclosed (e.g., sexual attitudes or practices; alcohol, drug, or other addictive-product use; illegal conduct; information that could damage financial standing, employability, or reputation; psychological well-being or mental health; or genetic information)? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4023B68E" w14:textId="6D55B769" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-1062413057"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2D99B5" w14:textId="4A7B1E93" w:rsidR="0081730B" w:rsidRPr="005054B1" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="2122877757"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="456C0C63" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="218631B1" w14:textId="3A329D6C" w:rsidR="0081730B" w:rsidRDefault="00D10BA0" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>performed</w:t>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> the project</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> involve </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">only </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve">voluntary participation, free of coercion or pressure, </w:t>
+            </w:r>
+            <w:r w:rsidR="0045788F">
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> the instructor and students </w:t>
+            </w:r>
+            <w:r w:rsidR="0045788F">
+              <w:t>will consider</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> whether a consent document is warranted?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342D1709" w14:textId="77777777" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="297882164"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4618EDEA" w14:textId="07E3D550" w:rsidR="0081730B" w:rsidRPr="005054B1" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-440615174"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="28FB977E" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAE859C" w14:textId="7C8E5C4F" w:rsidR="0081730B" w:rsidRDefault="00D10BA0" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>only</w:t>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="005054B1">
+              <w:t xml:space="preserve"> the project</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="005054B1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00593031">
+              <w:t>avoid</w:t>
+            </w:r>
+            <w:r w:rsidR="00593031" w:rsidRPr="005054B1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve">the use of </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="005054B1">
+              <w:t xml:space="preserve">deception? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75489AF1" w14:textId="2C100014" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-1836912113"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA69DAC" w14:textId="0CAA9A08" w:rsidR="0081730B" w:rsidRPr="005054B1" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-1449388155"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0752E" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="6A47AE10" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0035BC96" w14:textId="100CF5E9" w:rsidR="0081730B" w:rsidRDefault="00D41A02" w:rsidP="00E00E89">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>by</w:t>
+              <w:t>Will the project</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10BA0">
+              <w:t>(s)</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> involve performing any physical procedures or interventions on participants outside the course</w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28906E95" w14:textId="356F6CA2" w:rsidR="0081730B" w:rsidRPr="005F4FB9" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-750735951"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3594" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A197C1" w14:textId="0B25D0B3" w:rsidR="0081730B" w:rsidRPr="005054B1" w:rsidRDefault="00000000" w:rsidP="00391954">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-1205409970"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0081730B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0081730B" w:rsidRPr="00391954">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60647" w14:paraId="112D2036" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26A6E853" w14:textId="1105CBF3" w:rsidR="00D42214" w:rsidRPr="00B20570" w:rsidRDefault="0065333B" w:rsidP="00946F11">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Style1"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C80DA6" w:rsidRPr="00C80DA6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">This answer disqualifies </w:t>
+            </w:r>
+            <w:r w:rsidR="00D10BA0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C80DA6" w:rsidRPr="00C80DA6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project from the Student Classroom Project Exclusion. The faculty instructor must submit the appropriate IRB application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The student(s) must </w:t>
+            </w:r>
+            <w:r w:rsidR="0047145A" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">instead </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>file the appropriate IRB application.</w:t>
+            </w:r>
+            <w:r w:rsidR="0047145A" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> See </w:t>
+            </w:r>
+            <w:r w:rsidR="0047145A" w:rsidRPr="003C7028">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix A, </w:t>
+            </w:r>
+            <w:r w:rsidR="005E4BEB" w:rsidRPr="003C7028">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FAQ #</w:t>
+            </w:r>
+            <w:r w:rsidR="00664E3D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4BEB" w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for more information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74919C7B" w14:textId="59D39FD1" w:rsidR="00D42214" w:rsidRPr="00D42214" w:rsidRDefault="00D42214" w:rsidP="00D42214">
+            <w:pPr>
+              <w:ind w:left="335"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1452E151" w14:textId="64F23197" w:rsidR="008306E1" w:rsidRDefault="008306E1" w:rsidP="008306E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable11"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="445"/>
+        <w:gridCol w:w="9450"/>
+        <w:gridCol w:w="900"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003620E3" w:rsidRPr="008C4540" w14:paraId="25EFABCC" w14:textId="77777777" w:rsidTr="003620E3">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="648"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9895" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F2C476" w14:textId="141F796B" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="00914CD5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="SectionC"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>students in</w:t>
+              <w:t>REQUIRED SUPPLEMENTAL DOCUMENTATION CHECKLIST</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="008C4540">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>this</w:t>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ot </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-              <w:t> </w:t>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">end </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>class?</w:t>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ip </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0033040C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>files!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E1628">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>If more than one instructor is listed in Section A, submit CITI certification and a current CV for each</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w14:paraId="0722B72E" w14:textId="1CB54D12" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>yes</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003620E3" w:rsidRPr="008C4540" w14:paraId="12D7F974" w14:textId="77777777" w:rsidTr="003620E3">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="769E7D3C" w14:textId="0D5D5555" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7635A9EA" w14:textId="3CBE8AC0" w:rsidR="003620E3" w:rsidRPr="00CF5A6F" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Instructor’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058618A">
+              <w:t xml:space="preserve">CITI Human Subjects Protection training certificate </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3937559E" w14:textId="3712F23A" w:rsidR="003620E3" w:rsidRPr="009F44DB" w:rsidRDefault="003620E3" w:rsidP="00946F11">
+            <w:pPr>
+              <w:ind w:left="706"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1019049841"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="900" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="3AF6AE36" w14:textId="28A1418E" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003620E3" w:rsidRPr="008C4540" w14:paraId="321F4F6C" w14:textId="77777777" w:rsidTr="003620E3">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0289884C" w14:textId="509F57B9" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="713E8514" w14:textId="7C39C9C9" w:rsidR="003620E3" w:rsidRPr="009F44DB" w:rsidRDefault="003620E3" w:rsidP="000377F9">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Instructor’s current CV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0058618A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="723565751"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="900" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="70381231" w14:textId="755AF1F6" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003620E3" w:rsidRPr="008C4540" w14:paraId="4BAE10AC" w14:textId="77777777" w:rsidTr="003620E3">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="76369D80" w14:textId="0BF536BE" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C4540">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="009C7B8E" w14:textId="6D00C53C" w:rsidR="003620E3" w:rsidRPr="009F44DB" w:rsidRDefault="003620E3" w:rsidP="0058618A">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:t xml:space="preserve">Course </w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:t>yllabus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1947574380"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="900" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="66260E52" w14:textId="413B1CEE" w:rsidR="003620E3" w:rsidRPr="008C4540" w:rsidRDefault="003620E3" w:rsidP="000A1E33">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="738B042F" w14:textId="77777777" w:rsidR="00A64DE9" w:rsidRDefault="00A64DE9" w:rsidP="00786A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00A64DE9" w:rsidSect="0095325F">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C722BB5" w14:textId="77777777" w:rsidR="009C4A35" w:rsidRDefault="009C4A35" w:rsidP="00786A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009C4A35" w:rsidSect="00A64DE9">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-94"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0081730B" w14:paraId="1115A07A" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B6A647" w14:textId="718EE070" w:rsidR="0081730B" w:rsidRPr="00F40085" w:rsidRDefault="0081730B" w:rsidP="00F40085">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40085">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">INSTRUCTOR ATTESTATION &amp; SIGNATURE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C7028">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C7028">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Typed signatures are NOT accepted!)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0081730B" w14:paraId="5A1922BD" w14:textId="77777777" w:rsidTr="3B631AE8">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BA2205" w14:textId="77777777" w:rsidR="0081730B" w:rsidRPr="00835758" w:rsidRDefault="0081730B" w:rsidP="0081730B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34F753BA" w14:textId="4F1517B1" w:rsidR="00FA47DD" w:rsidRDefault="0081730B" w:rsidP="0081730B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The undersigned faculty instructor</w:t>
+            </w:r>
+            <w:r w:rsidR="0056654F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0056654F" w:rsidRPr="0056654F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>on behalf of all instructors listed in Section A</w:t>
+            </w:r>
+            <w:r w:rsidR="0056654F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accept</w:t>
+            </w:r>
+            <w:r w:rsidR="00473ACC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsibility for this project relative to the protection of the rights and welfare of participants. If, during the course of the project, any criterion in </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD78D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Section B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is no longer met, the project must halt </w:t>
+            </w:r>
+            <w:r w:rsidR="007C3200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="007C3200" w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the instructor </w:t>
+            </w:r>
+            <w:r w:rsidR="007C3200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>must contact the</w:t>
+            </w:r>
+            <w:r w:rsidR="007C3200" w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>IRB</w:t>
+            </w:r>
+            <w:r w:rsidR="007C3200">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D231E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>consultation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. If the instructor or a student later wishes to disseminate the findings,</w:t>
+            </w:r>
+            <w:r w:rsidR="00926D8B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00926D8B" w:rsidRPr="00926D8B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the instructor must contact the IRB for consultation before any publication or presentation occurs. The IRB will evaluate each request individually</w:t>
+            </w:r>
+            <w:r w:rsidR="00926D8B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D332E1D" w14:textId="77777777" w:rsidR="00FA47DD" w:rsidRDefault="00FA47DD" w:rsidP="0081730B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50B7C80C" w14:textId="210F61A3" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="0081730B">
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">By signing, </w:t>
+            </w:r>
+            <w:r w:rsidR="6DD5D2A9" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">the instructor attests that they </w:t>
+            </w:r>
+            <w:r w:rsidR="003E1260">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="6DD5D2A9" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>: (1) determin</w:t>
+            </w:r>
+            <w:r w:rsidR="003E1260">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="6DD5D2A9" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whether the student project(s) require review by the appropriate institutional oversight office (IRB or ORIC); (2) provide appropriate oversight of the student project(s); (3) ensure adherence to applicable ethical principles; (4) maintain project documentation, including </w:t>
+            </w:r>
+            <w:r w:rsidR="009F3128">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidR="6DD5D2A9" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> student </w:t>
+            </w:r>
+            <w:r w:rsidR="009F3128">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>protocol or proposa</w:t>
+            </w:r>
+            <w:r w:rsidR="6DD5D2A9" w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>l and the exclusion determination, for two years following project completion, subject to audit by the appropriate oversight office; and (5) ensured compliance with all other applicable UNE policies and procedures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B631AE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358250F9" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="0081730B"/>
+          <w:p w14:paraId="6369276A" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="0081730B"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4552"/>
+              <w:gridCol w:w="450"/>
+              <w:gridCol w:w="2970"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0081730B" w14:paraId="28DD79C3" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4552" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5419E7DF" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="000E47E1">
+                  <w:pPr>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="-94"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="450" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="00E1321A" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="000E47E1">
+                  <w:pPr>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="-94"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2970" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5A4BCBFC" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="000E47E1">
+                  <w:pPr>
+                    <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="-94"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="24D4B726" w14:textId="036F1226" w:rsidR="0081730B" w:rsidRDefault="00137D61" w:rsidP="0081730B">
+            <w:r>
+              <w:t>Instructor’s Signature                                                              Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F82F005" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="0081730B"/>
+          <w:p w14:paraId="2D3EB7AD" w14:textId="77777777" w:rsidR="0081730B" w:rsidRPr="00861107" w:rsidRDefault="0081730B" w:rsidP="0081730B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B4B481A" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="0081730B"/>
+    <w:p w14:paraId="6A2EC622" w14:textId="77777777" w:rsidR="0081730B" w:rsidRDefault="0081730B" w:rsidP="0081730B"/>
+    <w:p w14:paraId="3B5B1864" w14:textId="7219FDE9" w:rsidR="00964A39" w:rsidRPr="0081730B" w:rsidRDefault="00077AC8" w:rsidP="0081730B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="AppendixA"/>
+      <w:r w:rsidR="00964A39" w:rsidRPr="00A15858">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="30C39690" w14:textId="77777777" w:rsidR="009019E1" w:rsidRPr="009019E1" w:rsidRDefault="009019E1" w:rsidP="00964A39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009019E1" w14:paraId="2AAAB7B0" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="629"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="163E70"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A73E1CF" w14:textId="40839802" w:rsidR="009019E1" w:rsidRPr="009019E1" w:rsidRDefault="00DF4C11" w:rsidP="009019E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk103437652"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Student Classroom Projects</w:t>
+            </w:r>
+            <w:r w:rsidR="009019E1" w:rsidRPr="009019E1">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Frequently Asked Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00354B30" w14:paraId="706D40BB" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DE9A63" w14:textId="27DC8DAB" w:rsidR="00354B30" w:rsidRPr="00A64643" w:rsidRDefault="00F01178" w:rsidP="00354B30">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...13 lines deleted...]
-              <w:t>no*</w:t>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B8773A">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>When does a student classroom project require an Exclusion application?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD5BA27" w14:textId="77777777" w:rsidR="00354B30" w:rsidRPr="00A64643" w:rsidRDefault="00354B30" w:rsidP="00354B30">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A0B53FE" w14:textId="6C4FE8B7" w:rsidR="00B104EF" w:rsidRPr="00B104EF" w:rsidRDefault="00B104EF" w:rsidP="00B104EF">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B104EF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>An application is required when students will collect information from individuals outside the course. Projects in which students collect information only from one another, or only from individuals enrolled in the course, do not require an Exclusion application.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA214C8" w14:textId="77777777" w:rsidR="00B104EF" w:rsidRPr="00420549" w:rsidRDefault="00B104EF" w:rsidP="00B104EF">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="080430E0" w14:textId="38342CFA" w:rsidR="00B104EF" w:rsidRPr="00B104EF" w:rsidRDefault="00B104EF" w:rsidP="00B104EF">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B104EF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Both scenarios are student classroom projects. Only the first involves interaction with individuals outside the instructional setting, which is what triggers the institutional awareness and oversight function this review provides</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB7BBB">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D3AA5D" w14:textId="77777777" w:rsidR="00B104EF" w:rsidRPr="00420549" w:rsidRDefault="00B104EF" w:rsidP="00B104EF">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08A6573C" w14:textId="3402115D" w:rsidR="00354B30" w:rsidRPr="009019E1" w:rsidRDefault="00B104EF" w:rsidP="00B8773A">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B104EF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instructors who are unsure which category a project falls into should contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="00E34449" w:rsidRPr="00E34449">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:t>irb@une.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B104EF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before the course begins.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:bookmarkEnd w:id="5"/>
+      <w:tr w:rsidR="009019E1" w14:paraId="6DF7FE9F" w14:textId="77777777" w:rsidTr="62090178">
         <w:trPr>
-          <w:trHeight w:val="420" w:hRule="atLeast"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7120" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...100 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7255AD95" w14:textId="77777777" w:rsidR="009019E1" w:rsidRPr="009019E1" w:rsidRDefault="009019E1" w:rsidP="009019E1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04ED785A" w14:textId="3564BDAC" w:rsidR="00C8140D" w:rsidRPr="00A64643" w:rsidRDefault="004C7578" w:rsidP="00C8140D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...23 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C7578">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidR="00E514E7">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>IS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C7578">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Student Classroom Project?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D18B9D4" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60062F94" w14:textId="1930EF91" w:rsidR="00100905" w:rsidRPr="00B13600" w:rsidRDefault="00100905" w:rsidP="00100905">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13600">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>A Student Classroom Project is an activity in a course that includes research methods instruction or systematic investigation activities involving both data collection and quantitative and/or qualitative data analysis through interaction with individuals outside the course, conducted solely for instructional or training purposes and not designed to constitute human subjects research under applicable federal regulations. In general, if the intent of the project is not to produce generalizable knowledge but to teach research methodology, conduct a systematic investigation for instructional purposes, or demonstrate course material and concepts, then the project does not require an individual IRB submission and approval. For example:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D36834E" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00946F11">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="651ADBFC" w14:textId="2591672E" w:rsidR="006A4DC3" w:rsidRPr="00FB61EB" w:rsidRDefault="004C7578" w:rsidP="00926DB8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="42"/>
               </w:numPr>
-              <w:tabs>
-[...14 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Data collection to support or complete a student presentation to fellow class members sharing the results of a survey taken of UNE students over eighteen years of age</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD7657">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or older </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34D19" w:rsidRPr="00E34D19">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>who are not enrolled in the course</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34D19">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>concerning a non-sensitive topic area would qualify as a Student Classroom Project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA3BD02" w14:textId="77777777" w:rsidR="00FB61EB" w:rsidRPr="00FB61EB" w:rsidRDefault="00FB61EB" w:rsidP="009F2935">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1148"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C758A42" w14:textId="43347359" w:rsidR="001B182B" w:rsidRPr="00F655BD" w:rsidRDefault="001B182B" w:rsidP="00926DB8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B182B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Conducting interviews or focus groups with individuals outside of the course, where the information collected is used only for the class assignment and the results are shared only within the course, would qualify as a Student Classroom Project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE1ED9F" w14:textId="77777777" w:rsidR="00F655BD" w:rsidRPr="00F655BD" w:rsidRDefault="00F655BD" w:rsidP="00F655BD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4013DBC2" w14:textId="019E14FF" w:rsidR="00FC39A6" w:rsidRPr="00FB61EB" w:rsidRDefault="001B182B" w:rsidP="00926DB8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B182B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Interviews conducted solely to develop or practice a professional skill, such as a clinical intake interview or a role-played counseling session, are not systematic data collection and do not fall under this policy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EE1EA5" w14:textId="77777777" w:rsidR="00FB61EB" w:rsidRPr="00FB61EB" w:rsidRDefault="00FB61EB" w:rsidP="006B3FC9">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71E32A8F" w14:textId="00A83779" w:rsidR="004C7578" w:rsidRPr="00926DB8" w:rsidRDefault="004C7578" w:rsidP="00926DB8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926DB8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student classroom projects involving a program evaluation, quality assurance, or needs assessment for a third party, where the collected information will remain in the classroom and only be disseminated to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82904" w:rsidRPr="00926DB8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>third-party</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00926DB8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agency, may qualify as a Student Classroom Project depending on the individual project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A50684" w14:textId="77777777" w:rsidR="009019E1" w:rsidRPr="009019E1" w:rsidRDefault="009019E1" w:rsidP="00946F11">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00B96908" w14:paraId="56D1D5F2" w14:textId="77777777" w:rsidTr="62090178">
         <w:trPr>
-          <w:trHeight w:val="752" w:hRule="atLeast"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7120" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...121 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2867B304" w14:textId="77777777" w:rsidR="00B96908" w:rsidRDefault="00B96908" w:rsidP="00B96908">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466A9076" w14:textId="70DE5F93" w:rsidR="00B96908" w:rsidRPr="00AE3CD9" w:rsidRDefault="00E514E7" w:rsidP="00B96908">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E514E7">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...2413 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E514E7">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Student Classroom Project?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0518463A" w14:textId="55DADBAF" w:rsidR="00B96908" w:rsidRPr="00417CF5" w:rsidRDefault="00B96908" w:rsidP="00B96908">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F7FEC2B" w14:textId="2BCDEC0C" w:rsidR="00193793" w:rsidRDefault="00193793" w:rsidP="00193793">
+            <w:pPr>
+              <w:ind w:left="428"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00193793">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>When class assignments are intended to collect information systematically, with the intent to produce generalizable knowledge, the individual assignments must be reviewed by the UNE IRB and will not qualify as a student classroom project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0100C3EA" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00193793">
+            <w:pPr>
+              <w:ind w:left="428"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3993EEF6" w14:textId="34B5809A" w:rsidR="00193793" w:rsidRPr="00A64643" w:rsidRDefault="00193793" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
-              <w:tabs>
-[...23 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>For example, the intent to publish the results of the activity is one clear indication that the activity is intended to develop or contribute to generalizable knowledge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69249597" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1148"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B4315D3" w14:textId="4BBF196D" w:rsidR="00193793" w:rsidRPr="00A64643" w:rsidRDefault="00EC6E7F" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:tabs>
-[...14 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20570">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Independent research projects — such as theses, honors projects, capstone projects, dissertations, or other independent study — that collect data through interaction with living people or access to private information do not qualify as Student Classroom Projects. Each student's proposal must be submitted to the IRB separately for individual review and approval before the project begins.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EAB155" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20F53D20" w14:textId="1BF87D44" w:rsidR="00193793" w:rsidRPr="00946F11" w:rsidRDefault="00193793" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Application to the IRB for student</w:t>
+            </w:r>
+            <w:r w:rsidR="00033E6A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>-led</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> research projects must include an endorsement and acceptance of overall responsibility by a</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4175">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008253E5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNE-affiliated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">faculty </w:t>
+            </w:r>
+            <w:r w:rsidR="00033E6A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>advisor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112F18A9" w14:textId="4CA8DC4D" w:rsidR="00B96908" w:rsidRPr="00B96908" w:rsidRDefault="00B96908" w:rsidP="00B96908">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E304CE" w14:paraId="7E9F1AD7" w14:textId="77777777" w:rsidTr="62090178">
         <w:trPr>
-          <w:trHeight w:val="421" w:hRule="atLeast"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8062" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...94 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5DEFFF96" w14:textId="77777777" w:rsidR="00E304CE" w:rsidRPr="009019E1" w:rsidRDefault="00E304CE" w:rsidP="00E304CE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B2D1800" w14:textId="0C1C954F" w:rsidR="00E304CE" w:rsidRPr="00AE3CD9" w:rsidRDefault="00497B92" w:rsidP="00914CD5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00497B92">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>What are the full criteria for exclusion from IRB oversight?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFE912A" w14:textId="77777777" w:rsidR="00E304CE" w:rsidRPr="009019E1" w:rsidRDefault="00E304CE" w:rsidP="00E304CE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24A450D0" w14:textId="032712DF" w:rsidR="00E0403A" w:rsidRDefault="00E0403A" w:rsidP="00E0403A">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0403A">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>All of the following criteria must be met for a student classroom project to be excluded from IRB oversight. If any criterion is not met, the project does not qualify for exclusion, and the instructor must instead submit the appropriate application for individual IRB review</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2129E0CB" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00E0403A">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EBCF542" w14:textId="0458C5E3" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
-              <w:tabs>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The project will be performed only by students enrolled in the course, as a requirement for completing it, and the instructor is fully aware of the project and accepts responsibility for overseeing it and assuring adherence to ethical principles</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765DCB12" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4219B992" w14:textId="08E72CAA" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The overriding and primary purpose of the project is a learning experience in research methods</w:t>
+            </w:r>
+            <w:r w:rsidR="00361B71">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures</w:t>
+            </w:r>
+            <w:r w:rsidR="00361B71">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or systematic investigation</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE34B8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE34B8" w:rsidRPr="00BE34B8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>via interaction with individuals outside the course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>; there is no intent by the instructor or student</w:t>
+            </w:r>
+            <w:r w:rsidR="00F73B82">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to produce generalizable knowledge, and results will not be disseminated beyond presentation to instructors or peers in a UNE classroom or institutional setting</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE34B8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., UNE student research symposium)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7269">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Narrow exception: a project conducted in collaboration with an external community partner, business, or agency may still qualify if results are shared only with that partner and not disseminated more broadly</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7269">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E18E896" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FF0F2A6" w14:textId="60633FD9" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The project involves no more than minimal risk to participants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645D8EED" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0999B7A1" w14:textId="325F2537" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The project does not include participants from a vulnerable population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75823D8A" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69264F90" w14:textId="00901FA8" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The project does not involve a sensitive topic or private/confidential information that could place a participant at risk if disclose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AFE7A4A" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC72A5D" w14:textId="562B48EB" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Participation is voluntary and free of coercion or pressure; the instructor and students have considered whether a consent document is warranted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1FEE5C" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB136EE" w14:textId="68976FC2" w:rsidR="00E0403A" w:rsidRPr="00A64643" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>The project involves no deception.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC01A97" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32B3EC17" w14:textId="2F28FC8C" w:rsidR="00E0403A" w:rsidRPr="00946F11" w:rsidRDefault="00E0403A" w:rsidP="00946F11">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The project does not include invasive or noninvasive </w:t>
+            </w:r>
+            <w:r w:rsidR="000822A7">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>procedures.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345010BE" w14:textId="77777777" w:rsidR="00E304CE" w:rsidRPr="009019E1" w:rsidRDefault="00E304CE" w:rsidP="00E304CE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00BF09FC" w14:paraId="5670C296" w14:textId="77777777" w:rsidTr="62090178">
         <w:trPr>
-          <w:trHeight w:val="331" w:hRule="atLeast"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8062" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="38D5B7CC" w14:textId="77777777" w:rsidR="00BF09FC" w:rsidRPr="009019E1" w:rsidRDefault="00BF09FC" w:rsidP="00BF09FC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F8D32A" w14:textId="1800D5A6" w:rsidR="00BF09FC" w:rsidRPr="00AE3CD9" w:rsidRDefault="00AF2E6F" w:rsidP="00914CD5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF2E6F">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>What do key terms in this document mean?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C9EC17" w14:textId="77777777" w:rsidR="00BF09FC" w:rsidRPr="005A5875" w:rsidRDefault="00BF09FC" w:rsidP="00BF09FC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6051BDF8" w14:textId="2B00449D" w:rsidR="005A5875" w:rsidRDefault="005A5875" w:rsidP="005A5875">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>For the purpose of this policy, the IRB will use the following definitions for key terms:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34EE62E0" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C223ABB" w14:textId="19745616" w:rsidR="00C4741D" w:rsidRPr="00420549" w:rsidRDefault="00C4741D" w:rsidP="00261164">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="1055"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...158 lines deleted...]
-            </w:r>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Investigation: </w:t>
+            </w:r>
+            <w:r w:rsidR="003149C9" w:rsidRPr="000822A7">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>A structured activity that involves a prospective study plan incorporating data collection (quantitative or qualitative) and analysis to answer a defined question, objective, or test a hypothesis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3E362C" w14:textId="77777777" w:rsidR="00420549" w:rsidRPr="00420549" w:rsidRDefault="00420549" w:rsidP="00420549">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1055"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF1BE51" w14:textId="79181673" w:rsidR="005A5875" w:rsidRPr="00ED4738" w:rsidRDefault="005A5875" w:rsidP="00261164">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="1055"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Research</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A systematic investigation, including research development, testing and evaluation, designed to develop or contribute to generalizable knowledge. Activities which meet this definition constitute research for purposes of this policy, whether or not they are conducted or supported under a program which is considered research for other purposes. For example, some demonstration and service programs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>may include research activities.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75FB0" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009250E2" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>This is the definition</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75FB0" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> found in The Common Rule, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:anchor="p-46.102(l)" w:history="1">
+              <w:r w:rsidR="00C75FB0" w:rsidRPr="00ED4738">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:t>45 C.F.R. §46.102(l)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F47229" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75FB0" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and not the common academic use of the term.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07033291" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00261164">
+            <w:pPr>
+              <w:ind w:left="1055" w:hanging="360"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="671F007E" w14:textId="77777777" w:rsidR="005A5875" w:rsidRPr="00ED4738" w:rsidRDefault="005A5875" w:rsidP="00261164">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="1055"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Generalizable Knowledge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>: Conclusions or insights which may be extended to populations outside the subset which is the focus of inquiry. Other characteristics of generalizable knowledge include, but are not limited to, the potential for replication, and the potential to contribute to the knowledge base of the field of inquiry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEA2F9B" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00261164">
+            <w:pPr>
+              <w:ind w:left="1055" w:hanging="360"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B62BE29" w14:textId="2F58C748" w:rsidR="005A5875" w:rsidRPr="00ED4738" w:rsidRDefault="005A5875" w:rsidP="00261164">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="1055"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Human subject</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: A living individual about whom an investigator (whether </w:t>
+            </w:r>
+            <w:r w:rsidR="00C25CF7" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">faculty, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:r w:rsidR="00C25CF7" w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, or staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>) conducting research obtains data through intervention or interaction with the individual, or identifiable private information (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:anchor="p-46.102(e)(1)" w:history="1">
+              <w:r w:rsidRPr="00ED4738">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                </w:rPr>
+                <w:t>45 CFR 46.102(e)(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4738">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741169D4" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F012FAC" w14:textId="6635667E" w:rsidR="00F20CC6" w:rsidRPr="00261164" w:rsidRDefault="005A5875" w:rsidP="00261164">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:ind w:left="1055"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00261164">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Minimal risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261164">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>: The probability and magnitude of harm or discomfort anticipated in the research are not greater in and of themselves than those ordinarily encountered in daily life or during the performance of routine physical or psychological examinations or tests (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:anchor="p-46.102(j)" w:history="1">
+              <w:r w:rsidRPr="00261164">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                </w:rPr>
+                <w:t>45 CFR 46.102(j)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00261164">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0520CD4D" w14:textId="77777777" w:rsidR="00BF09FC" w:rsidRPr="009019E1" w:rsidRDefault="00BF09FC" w:rsidP="00946F11">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F20CC6" w14:paraId="7CE1D3EB" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7170E6AB" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRPr="00AE3CD9" w:rsidRDefault="00F20CC6" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC43B1">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Are there any other Student Classroom data collection activities that must be submitted individually to the IRB?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134E11EE" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRPr="009019E1" w:rsidRDefault="00F20CC6" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D063D9C" w14:textId="04BC84EC" w:rsidR="00D143DF" w:rsidRPr="00A64643" w:rsidRDefault="41463BB8" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Student classroom projects that include a vulnerable population or a sensitive topic area do not qualify for exclusion and must be submitted using the appropriate IRB application for review. Please note that even if there is no intent to produce generalizable knowledge, the inclusion of a vulnerable population or a sensitive topic means the project does not qualify for exclusion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEE2754" w14:textId="5CD94FAA" w:rsidR="3B631AE8" w:rsidRPr="00420549" w:rsidRDefault="3B631AE8" w:rsidP="3B631AE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23186E7C" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRDefault="00F20CC6" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B71B0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Projects involving sensitive topics are those that collect information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3F9FEC" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39A53BA1" w14:textId="1D3DBA00" w:rsidR="00D143DF" w:rsidRDefault="00F20CC6" w:rsidP="00BE27E8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Sexual attitudes, practices, or preferences; use of alcohol, drugs, or other addictive products; illegal conduct; information that could damage an individual’s financial standing, employability, or reputation, or that would normally appear in a medical record and could lead to stigmatization or discrimination if disclosed; psychological well-being or mental health; and genetic information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04253FE6" w14:textId="77777777" w:rsidR="00716AB1" w:rsidRPr="00A64643" w:rsidRDefault="00716AB1" w:rsidP="00BE27E8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="438CAC9C" w14:textId="1327216C" w:rsidR="00F20CC6" w:rsidRDefault="007E04B3" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Vulnerable</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20CC6" w:rsidRPr="009B71B0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> populations include</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20CC6" w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC2360E" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="642CD86C" w14:textId="5848642C" w:rsidR="00003FD1" w:rsidRDefault="00B06063" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="0055650A" w:rsidRPr="0055650A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>hildren; adults with impaired decision-making capacity; pregnant women, human fetuses, neonates, and products of labor and delivery; persons with limited English proficiency; prisoners or other involuntarily institutionalized persons; economically disadvantaged individuals; educationally disadvantaged individuals; individuals with multiple or compounding sources of vulnerability</w:t>
+            </w:r>
+            <w:r w:rsidR="0055650A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F1DA350" w14:textId="77777777" w:rsidR="00003FD1" w:rsidRPr="00420549" w:rsidRDefault="00003FD1" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73D4DB6C" w14:textId="77777777" w:rsidR="00003FD1" w:rsidRDefault="00003FD1" w:rsidP="00003FD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0096D6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586C90">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0096D6"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00420549">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0096D6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2F5234" w14:textId="77777777" w:rsidR="00586C90" w:rsidRPr="00586C90" w:rsidRDefault="00586C90" w:rsidP="00003FD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0096D6"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60489F26" w14:textId="21995B12" w:rsidR="00003FD1" w:rsidRDefault="00003FD1" w:rsidP="00003FD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00003FD1">
+              <w:t>Pregnant women</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003FD1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326E3F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Pregnancy alone does not disqualify a project. This population applies only where the project may affect maternal or fetal health.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA31650" w14:textId="77777777" w:rsidR="00326E3F" w:rsidRPr="00326E3F" w:rsidRDefault="00326E3F" w:rsidP="00003FD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58766E98" w14:textId="33DBACFD" w:rsidR="00003FD1" w:rsidRPr="00B8773A" w:rsidRDefault="00003FD1" w:rsidP="00003FD1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00003FD1">
+              <w:t>UNE students &amp; employees</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326E3F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Their participation does not disqualify a project, but Criterion 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00136536">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36007">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">see </w:t>
+            </w:r>
+            <w:r w:rsidR="00136536">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>FAQ #4)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326E3F">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> still applies: participation must be voluntary and must not affect grades, academic standing, or employment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534AEFE4" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRPr="009019E1" w:rsidRDefault="00F20CC6" w:rsidP="00B8773A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F20CC6" w14:paraId="6F5A3BB9" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="63F81D46" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRPr="00AE3CD9" w:rsidRDefault="00F20CC6" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C37447">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>Does it matter if the data for the Student Classroom Project may be used for publication and/or presentation at a later date?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4087EA3C" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRPr="009019E1" w:rsidRDefault="00F20CC6" w:rsidP="00F20CC6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B3A0D77" w14:textId="69C804CC" w:rsidR="00A0794D" w:rsidRDefault="00A0794D" w:rsidP="00A0794D">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes. If there is any plan or expectation, at the time the project is designed, to disseminate results </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A070D">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>beyond presentation to instructors or peers in a UNE classroom or institutional setting</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81D0A">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., UNE student research symposium)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — including through a future publication, thesis, or conference presentation — the project does not meet Criterion 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36007">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (see FAQ #4)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and does not qualify as a Student Classroom Project. It must instead be submitted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">for individual IRB review (see FAQ </w:t>
+            </w:r>
+            <w:r w:rsidR="005A070D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1BD2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>), where informed consent addressing the planned future use can be properly evaluated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A873C84" w14:textId="77777777" w:rsidR="00A0794D" w:rsidRPr="00A64643" w:rsidRDefault="00A0794D" w:rsidP="00A0794D">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD46B9B" w14:textId="57693D6C" w:rsidR="00F20CC6" w:rsidRDefault="508FE78C" w:rsidP="00A0794D">
+            <w:pPr>
+              <w:ind w:left="426"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a project has no such intent when it is submitted and approved, but the instructor or student later decides to publish or present the findings, the exclusion no longer applies. As stated in Section D, the activity must halt and the instructor </w:t>
+            </w:r>
+            <w:r w:rsidR="7C070976">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>must contact the IRB for consultation before any publication or presentation occurs. The IRB will evaluate each request individually.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CCCFEDD" w14:textId="02B1C791" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A0794D">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F20CC6" w14:paraId="799C74B2" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D24DBC4" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00C8140D" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>What happens if my project does not qualify for exclusion?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E32D073" w14:textId="77777777" w:rsidR="00C8140D" w:rsidRPr="00A64643" w:rsidRDefault="00C8140D" w:rsidP="00C8140D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A0FB5E9" w14:textId="2DD840C3" w:rsidR="005957EB" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before applying for individual IRB review, the instructor or student should first submit a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="003C72C6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:t>Research Determination Request Form (RDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37853" w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a short form available from the Office of Research Integrity</w:t>
+            </w:r>
+            <w:r w:rsidR="00B665F3">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Compliance</w:t>
+            </w:r>
+            <w:r w:rsidR="00714D7B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ORIC)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37853" w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to determine whether the project constitutes human subjects research at all.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C27EF7" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B8DA2F8" w14:textId="1D47BE45" w:rsidR="005957EB" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In reviewing an application for student research conducted in the context of a course that does not qualify as part of a Student Classroom Project general </w:t>
+            </w:r>
+            <w:r w:rsidR="00344A53">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>exclusion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the IRB may determine that the proposal falls under one of several federally recognized categories of “exempt” research (45 CFR 46.104(d)) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37853" w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a distinct regulatory category from the “exclusion” described in this document, which rests on the criteria in FAQ </w:t>
+            </w:r>
+            <w:r w:rsidR="00531431">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>#4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not being met. A declaration of exemption means that, as long as there are no changes in the research, its conduct does not need to be overseen on a continuing basis by the IRB. A declaration of exemption does not mean, however, that students should act any less professionally or be any less respectful of individuals with whom they interact or about whom they collect private information. It is UNE policy that only the </w:t>
+            </w:r>
+            <w:r w:rsidR="00714D7B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>ORIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may determine exempt status.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B1EABF" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B877562" w14:textId="77777777" w:rsidR="005957EB" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Rarely, student classroom research may fall under one of several defined categories of “expedited” research. Such a determination means that the IRB Chair or other designated person may approve a project on behalf of the entire IRB. If such an application is well formulated and contains all the information required by the IRB, this process may speed approval.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AEFBD5" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA583EA" w14:textId="6928AA1C" w:rsidR="005957EB" w:rsidRDefault="005957EB" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Generally, student classroom research will not be eligible for full board review (</w:t>
+            </w:r>
+            <w:r w:rsidR="00994F50">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00994F50">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. the project is neither exempt nor expedited). In such cases, </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4B94">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> faculty member</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4B94">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who meets </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6190">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNE policy </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4B94">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>PI eligibility requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be required to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>submit an application</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for such review, listing the student researcher as a co-investigator. The full Board meets on a monthly schedule, and reviews are on a first come, first serve basis. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC38450" w14:textId="77777777" w:rsidR="00BC0899" w:rsidRPr="00A64643" w:rsidRDefault="00BC0899" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17E70ABD" w14:textId="77777777" w:rsidR="00F20CC6" w:rsidRDefault="005957EB" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a student’s project has already been approved or determined exempt by an external IRB, the student should instead submit a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="001B75D4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:t>Notification Form: Participation in a Research Study Approved or Exempted by an External IRB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">along </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>determination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947BB2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> letter and current CITI certification.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009BF1EB" w14:textId="21D15D06" w:rsidR="00A64643" w:rsidRPr="00D143DF" w:rsidRDefault="00A64643" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005957EB" w14:paraId="4E86BD09" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C87487E" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00AE3CD9" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B67C7">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>If my request for Exclusion from IRB Oversight is approved, do I need to resubmit for another approval if I teach the same or a different class again?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF4C9D6" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="009019E1" w:rsidRDefault="005957EB" w:rsidP="005957EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DD10AEF" w14:textId="7C30239D" w:rsidR="005957EB" w:rsidRDefault="006276F2" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1172">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Yes. Each determination of exclusion is specific to that course, syllabus, and the instructor(s) named in Section A. A new request should be submitted</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91483">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> two weeks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1172">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the start of the course </w:t>
+            </w:r>
+            <w:r w:rsidR="000A74F2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>each time it is taught</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1172">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or whenever the </w:t>
+            </w:r>
+            <w:r w:rsidR="000A74F2">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">syllabus or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1172">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>instructor(s) change, if the course includes a classroom project involving human subjects.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1C4B6E" w14:textId="7508F0F0" w:rsidR="00A64643" w:rsidRPr="006276F2" w:rsidRDefault="00A64643" w:rsidP="00D143DF">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005957EB" w14:paraId="6539D204" w14:textId="77777777" w:rsidTr="62090178">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415189C7" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00C8140D" w:rsidRDefault="005957EB" w:rsidP="004867F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="426" w:hanging="362"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946F11">
+              <w:rPr>
+                <w:color w:val="163E70"/>
+              </w:rPr>
+              <w:t>suggestions do you have for faculty designing student classroom projects?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F8E613" w14:textId="77777777" w:rsidR="00C8140D" w:rsidRPr="00A64643" w:rsidRDefault="00C8140D" w:rsidP="004867F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:color w:val="163E70"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="701F630B" w14:textId="62DD08DA" w:rsidR="005957EB" w:rsidRDefault="005957EB" w:rsidP="009C1172">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:contextualSpacing/>
+            </w:pPr>
+            <w:r w:rsidRPr="0081730B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novel and imaginative classroom exercises help students learn and are, therefore, integral to </w:t>
+            </w:r>
+            <w:r w:rsidR="00C937C5" w:rsidRPr="0081730B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>high-quality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0081730B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teaching. All teaching assignments, however, must respect the rights and welfare of all individuals involved. The following suggestions for faculty members provide guidance concerning student classroom projects:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54FC4779" w14:textId="77777777" w:rsidR="00C8140D" w:rsidRPr="00A64643" w:rsidRDefault="00C8140D" w:rsidP="009C1172">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F278F55" w14:textId="5DC073E4" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="00ED4738">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="1145"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Consider the nature and intent of the activity. If the course assignment involves systematic data collection and if any intent of the activity is to develop or contribute to generalizable knowledge </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37853" w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an indication of which is intent to publish the data </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37853" w:rsidRPr="00A0794D">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> then the student classroom project is probably research and will thus need to be individually reviewed and approved by the IRB.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D44715F" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00ED4738">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1145" w:hanging="360"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C46BCD0" w14:textId="77777777" w:rsidR="007F4A3E" w:rsidRPr="007F4A3E" w:rsidRDefault="005957EB" w:rsidP="00ED4738">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:ind w:left="1145"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Minimize risks whenever possible. Faculty members should help students understand that they are obligated to minimize risks for human subjects with whom they interact during the completion of their assignments.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15DE7F71" w14:textId="77777777" w:rsidR="007F4A3E" w:rsidRPr="00A64643" w:rsidRDefault="007F4A3E" w:rsidP="009C1172">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB2B720" w14:textId="367732A4" w:rsidR="005957EB" w:rsidRPr="008D6E3E" w:rsidRDefault="005957EB" w:rsidP="009C1172">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6E3E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Depending on the circumstances, faculty members may find some of the following suggestions for students helpful:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADD7FAD" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="009C1172">
+            <w:pPr>
+              <w:ind w:left="426"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02281B39" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="00B37853">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Have students take the CITI on-line training on human subject protection before collecting information from others.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACE0547" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1146"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A90FF4" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="00B37853">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Encourage the use of anonymous data collection so that data is not linked to individual identities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13184736" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD5F0F8" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="00B37853">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>If necessary to collect, keep individually identifying information separately from the information collected from those individuals.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0E243E" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2989FEBC" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="00B37853">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Collect project data at the end of the course, or within a short time afterward, and request all copies in the student’s possession be destroyed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED93185" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DFE4552" w14:textId="77777777" w:rsidR="005957EB" w:rsidRPr="00A64643" w:rsidRDefault="005957EB" w:rsidP="00B37853">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D143DF">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Discourage the use of passive consent forms.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313023AF" w14:textId="77777777" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F70C87B" w14:textId="48AE9BF1" w:rsidR="005957EB" w:rsidRPr="00B37853" w:rsidRDefault="005957EB" w:rsidP="00B37853">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask </w:t>
+            </w:r>
+            <w:r w:rsidR="00713DE6" w:rsidRPr="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>the ORI</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37853">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="00713DE6" w:rsidRPr="00B37853">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:t>irb@une.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00713DE6" w:rsidRPr="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37853">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37853">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>for guidance when you are unsure of what review process is needed for a student classroom project.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D1C330" w14:textId="784CEF4B" w:rsidR="00A64643" w:rsidRPr="00A64643" w:rsidRDefault="00A64643" w:rsidP="00A64643">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1058A05D" w14:textId="5BFCF541" w:rsidR="00CF536F" w:rsidRDefault="00CF536F"/>
+    <w:p w14:paraId="28C64F5F" w14:textId="77777777" w:rsidR="003022D6" w:rsidRPr="00E41513" w:rsidRDefault="003022D6">
+      <w:pPr>
         <w:rPr>
-          <w:spacing w:val="-52"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C4CCFB" w14:textId="77777777" w:rsidR="009019E1" w:rsidRPr="00A32D68" w:rsidRDefault="009019E1" w:rsidP="00786A5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:spacing w:val="-10"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...34 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...917 lines deleted...]
-    <w:sectPr>
+    <w:sectPr w:rsidR="009019E1" w:rsidRPr="00A32D68" w:rsidSect="00A64DE9">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:header="0" w:footer="501" w:top="400" w:bottom="700" w:left="600" w:right="600"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="133D8AB2" w14:textId="77777777" w:rsidR="00840927" w:rsidRDefault="00840927" w:rsidP="00BE67B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5346148E" w14:textId="77777777" w:rsidR="00840927" w:rsidRDefault="00840927" w:rsidP="00BE67B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
-    <w:altName w:val="MS Gothic"/>
-    <w:charset w:val="0"/>
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bookman Old Style">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6915F7B9" w14:textId="77777777" w:rsidR="000830E1" w:rsidRDefault="000830E1" w:rsidP="003A654A">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...30 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="10790"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0012519B" w:rsidRPr="000A33D4" w14:paraId="79A382D9" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10790" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
+        </w:tcPr>
+        <w:p w14:paraId="04097393" w14:textId="6EE71BBE" w:rsidR="0012519B" w:rsidRPr="000A33D4" w:rsidRDefault="0012519B" w:rsidP="0012519B">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>RES-</w:t>
+          </w:r>
+          <w:r w:rsidR="00A0372C">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>F</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FB693D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00FB693D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>32</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">; Rev </w:t>
+          </w:r>
+          <w:r w:rsidR="00A0372C">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>0;</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Effective Date:</w:t>
+          </w:r>
+          <w:r w:rsidR="00A0372C">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidR="002A7781">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>8/</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidR="002A7781">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>20/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="10DFC4BB" w14:textId="77777777" w:rsidR="000830E1" w:rsidRPr="00646293" w:rsidRDefault="000830E1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="8"/>
+        <w:szCs w:val="8"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4AE5F606" w14:textId="77777777" w:rsidR="00840927" w:rsidRDefault="00840927" w:rsidP="00BE67B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="17E3C110" w14:textId="77777777" w:rsidR="00840927" w:rsidRDefault="00840927" w:rsidP="00BE67B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2425"/>
+      <w:gridCol w:w="5940"/>
+      <w:gridCol w:w="2413"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000830E1" w:rsidRPr="000A33D4" w14:paraId="741246AB" w14:textId="77777777" w:rsidTr="00D52D5E">
+      <w:trPr>
+        <w:trHeight w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2425" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="46CAA287" w14:textId="77777777" w:rsidR="000830E1" w:rsidRPr="000A33D4" w:rsidRDefault="000830E1" w:rsidP="00D52D5E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4680"/>
+              <w:tab w:val="clear" w:pos="9360"/>
+              <w:tab w:val="left" w:pos="1052"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7716D3E7" wp14:editId="40BA9BA4">
+                <wp:extent cx="1318314" cy="307238"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1145487119" name="Picture 1145487119"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 2"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1318314" cy="307238"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5940" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="66C9DCD2" w14:textId="36A8F01A" w:rsidR="000830E1" w:rsidRPr="000A33D4" w:rsidRDefault="00922B6B" w:rsidP="00F047CE">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4680"/>
+              <w:tab w:val="clear" w:pos="9360"/>
+              <w:tab w:val="left" w:pos="1052"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00922B6B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Application for Student Classroom </w:t>
+          </w:r>
+          <w:r w:rsidR="003D012D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00922B6B">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:t>Project Exclusion</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2413" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="692964F0" w14:textId="77777777" w:rsidR="000830E1" w:rsidRPr="000A33D4" w:rsidRDefault="000830E1" w:rsidP="00F047CE">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4680"/>
+              <w:tab w:val="clear" w:pos="9360"/>
+              <w:tab w:val="left" w:pos="1052"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> of </w:t>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000A33D4">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7C2DF525" w14:textId="60D46659" w:rsidR="000830E1" w:rsidRDefault="000830E1" w:rsidP="00430178">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="1052"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0285649B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-[...9 lines deleted...]
-        <w:b w:val="0"/>
+    <w:tmpl w:val="B5702110"/>
+    <w:lvl w:ilvl="0" w:tplc="A32A1848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A36E5334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2588" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4028" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4748" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6188" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6908" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0307515C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A05422F6"/>
+    <w:lvl w:ilvl="0" w:tplc="A36AB928">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
         <w:bCs w:val="0"/>
-        <w:i w:val="0"/>
-[...1 lines deleted...]
-        <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-      <w:start w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="082F245A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BECE18C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6373DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D8C93C6"/>
+    <w:lvl w:ilvl="0" w:tplc="9E84D33E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10623898"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1288118A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C0C5A64"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16E20CD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C20B14A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20B20FE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4340068"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="243C47C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F75589"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A14A083E"/>
+    <w:lvl w:ilvl="0" w:tplc="19DA29FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28045B89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F65E0306"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C72476"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AC85C5A"/>
+    <w:lvl w:ilvl="0" w:tplc="E6A2754A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4E4AFF58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D87A9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FD4BD24"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F836A1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73481DAE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32936808"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5DC0230"/>
+    <w:lvl w:ilvl="0" w:tplc="4FFE4570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="00AEEF"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34BE1CF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C060518"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35681599"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="789A29C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36202C4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BC65B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3668" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5108" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5828" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6548" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7268" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D55FAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F9E00EA"/>
+    <w:lvl w:ilvl="0" w:tplc="542C7C6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC515B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F0A0E6E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4583667F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB401240"/>
+    <w:lvl w:ilvl="0" w:tplc="7AFED02A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="398" w:hanging="224"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="97029930">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="39F6E4C0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="226E3E18">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F0C7BBA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0E60D79C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3AA085F0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B45825C6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A0C4F8E4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D11AED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1974BFB8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-      <w:start w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="436" w:hanging="224"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AF90071"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="734EFAFC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-      <w:start w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AFF66E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E01376C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BECE7B60"/>
+    <w:lvl w:ilvl="0" w:tplc="A32A1848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C2D0605E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7D687A5C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BDBA33D8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="50A63EA6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F508B53C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="66683F92">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="142E6642">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4AD4F6A0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58F90607"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="467C672A"/>
+    <w:lvl w:ilvl="0" w:tplc="4EFEE39C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="592C3646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B215019"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B62BD46"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="474" w:hanging="224"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B384356"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09848A38"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CAB479D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0616F1FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD47E27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C060518"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60987B9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4AE2524"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4748" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="637433BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFEEF930"/>
+    <w:lvl w:ilvl="0" w:tplc="2EA26730">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="686" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-      <w:start w:val="0"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1406" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2126" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2846" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3566" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4286" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5006" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5726" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6446" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B67D40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A102324"/>
+    <w:lvl w:ilvl="0" w:tplc="8AA0A564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="695" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1415" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2135" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2855" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3575" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4295" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5015" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5735" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6455" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66300FFA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66312B77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6656867E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="512" w:hanging="224"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3934" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5374" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6094" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6814" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D261C20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64ACAB8C"/>
+    <w:lvl w:ilvl="0" w:tplc="A32A1848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1868" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2588" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4028" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4748" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6188" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6908" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D6D4F28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74571065"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DF8E2DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="747617CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAA827AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1143" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1863" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2583" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3303" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4023" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4743" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5463" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6903" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76166D3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="467C672A"/>
+    <w:lvl w:ilvl="0" w:tplc="4EFEE39C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...52 lines deleted...]
-      </w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78967479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-[...121 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="41720EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9E75D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-[...121 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="52FAC282"/>
+    <w:lvl w:ilvl="0" w:tplc="A32A1848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DA15507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-[...121 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="824044A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
-[...2917 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="1" w16cid:durableId="1385107208">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1754621801">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="150489145">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="255360912">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1325742456">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="759910486">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2038701880">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1591161227">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1373728315">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2028828680">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1897933550">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="68309385">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1612056865">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="586962126">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="543954568">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="129370966">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="798843550">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="780076597">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="745420415">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="646513973">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1761487940">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1355644489">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="674234714">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1667516283">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="378239617">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="463430231">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2058968723">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="773792314">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2072849752">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="325479892">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1372925652">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1406488914">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="33" w16cid:durableId="2052194670">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="34" w16cid:durableId="1005203899">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="35" w16cid:durableId="1226378701">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="36" w16cid:durableId="68037441">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="37" w16cid:durableId="1201429662">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="325788573">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="132258041">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="978728943">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
-[...20 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="41" w16cid:durableId="334769142">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="42" w16cid:durableId="362899627">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1349409030">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="351105249">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="45" w16cid:durableId="1862862641">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
-[...31 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="009C2DD2"/>
+    <w:rsid w:val="00002AE6"/>
+    <w:rsid w:val="00003FD1"/>
+    <w:rsid w:val="0000415B"/>
+    <w:rsid w:val="00005201"/>
+    <w:rsid w:val="000055B4"/>
+    <w:rsid w:val="00006828"/>
+    <w:rsid w:val="00006E54"/>
+    <w:rsid w:val="00011162"/>
+    <w:rsid w:val="00012B25"/>
+    <w:rsid w:val="0001355A"/>
+    <w:rsid w:val="000165D0"/>
+    <w:rsid w:val="0002094D"/>
+    <w:rsid w:val="00021298"/>
+    <w:rsid w:val="000256D8"/>
+    <w:rsid w:val="0002655D"/>
+    <w:rsid w:val="0002755F"/>
+    <w:rsid w:val="00032159"/>
+    <w:rsid w:val="000335BE"/>
+    <w:rsid w:val="00033BE0"/>
+    <w:rsid w:val="00033E6A"/>
+    <w:rsid w:val="00034FC7"/>
+    <w:rsid w:val="00035005"/>
+    <w:rsid w:val="000377F9"/>
+    <w:rsid w:val="00037F4D"/>
+    <w:rsid w:val="00042201"/>
+    <w:rsid w:val="00042599"/>
+    <w:rsid w:val="00042A98"/>
+    <w:rsid w:val="00043033"/>
+    <w:rsid w:val="00043736"/>
+    <w:rsid w:val="000460EC"/>
+    <w:rsid w:val="00047B55"/>
+    <w:rsid w:val="00047B84"/>
+    <w:rsid w:val="00047F4C"/>
+    <w:rsid w:val="000514EB"/>
+    <w:rsid w:val="00054734"/>
+    <w:rsid w:val="00056076"/>
+    <w:rsid w:val="00056C87"/>
+    <w:rsid w:val="00057078"/>
+    <w:rsid w:val="00062CD6"/>
+    <w:rsid w:val="00063476"/>
+    <w:rsid w:val="00065883"/>
+    <w:rsid w:val="00065B2E"/>
+    <w:rsid w:val="00065CF7"/>
+    <w:rsid w:val="000700AA"/>
+    <w:rsid w:val="00071B2F"/>
+    <w:rsid w:val="000726E7"/>
+    <w:rsid w:val="0007420B"/>
+    <w:rsid w:val="000758D7"/>
+    <w:rsid w:val="00075CA0"/>
+    <w:rsid w:val="00076265"/>
+    <w:rsid w:val="00076BE4"/>
+    <w:rsid w:val="0007741D"/>
+    <w:rsid w:val="00077AC8"/>
+    <w:rsid w:val="00077CBF"/>
+    <w:rsid w:val="00077E8E"/>
+    <w:rsid w:val="000802AA"/>
+    <w:rsid w:val="0008089E"/>
+    <w:rsid w:val="00080A21"/>
+    <w:rsid w:val="000813F2"/>
+    <w:rsid w:val="000814C1"/>
+    <w:rsid w:val="000822A7"/>
+    <w:rsid w:val="000830E1"/>
+    <w:rsid w:val="00083DA4"/>
+    <w:rsid w:val="00084761"/>
+    <w:rsid w:val="00085AD1"/>
+    <w:rsid w:val="00091555"/>
+    <w:rsid w:val="0009337D"/>
+    <w:rsid w:val="00096F9A"/>
+    <w:rsid w:val="000978AF"/>
+    <w:rsid w:val="000A03BF"/>
+    <w:rsid w:val="000A126D"/>
+    <w:rsid w:val="000A13F3"/>
+    <w:rsid w:val="000A1E33"/>
+    <w:rsid w:val="000A2341"/>
+    <w:rsid w:val="000A33D4"/>
+    <w:rsid w:val="000A381B"/>
+    <w:rsid w:val="000A4B08"/>
+    <w:rsid w:val="000A4FBB"/>
+    <w:rsid w:val="000A74F2"/>
+    <w:rsid w:val="000B0761"/>
+    <w:rsid w:val="000B0764"/>
+    <w:rsid w:val="000B2E5A"/>
+    <w:rsid w:val="000B346C"/>
+    <w:rsid w:val="000B3701"/>
+    <w:rsid w:val="000B41E5"/>
+    <w:rsid w:val="000B7396"/>
+    <w:rsid w:val="000C0F59"/>
+    <w:rsid w:val="000C30C3"/>
+    <w:rsid w:val="000C37B5"/>
+    <w:rsid w:val="000C5A28"/>
+    <w:rsid w:val="000C7826"/>
+    <w:rsid w:val="000D0159"/>
+    <w:rsid w:val="000D0BD8"/>
+    <w:rsid w:val="000D23BD"/>
+    <w:rsid w:val="000D3157"/>
+    <w:rsid w:val="000D47A7"/>
+    <w:rsid w:val="000D5448"/>
+    <w:rsid w:val="000D5595"/>
+    <w:rsid w:val="000D7554"/>
+    <w:rsid w:val="000E003B"/>
+    <w:rsid w:val="000E08CB"/>
+    <w:rsid w:val="000E0990"/>
+    <w:rsid w:val="000E1628"/>
+    <w:rsid w:val="000E18DD"/>
+    <w:rsid w:val="000E4462"/>
+    <w:rsid w:val="000E47E1"/>
+    <w:rsid w:val="000E50CC"/>
+    <w:rsid w:val="000E77B3"/>
+    <w:rsid w:val="000E78BD"/>
+    <w:rsid w:val="000E78C0"/>
+    <w:rsid w:val="000F0FCA"/>
+    <w:rsid w:val="000F253B"/>
+    <w:rsid w:val="000F4DB2"/>
+    <w:rsid w:val="000F51B7"/>
+    <w:rsid w:val="00100905"/>
+    <w:rsid w:val="00100BD0"/>
+    <w:rsid w:val="0010210F"/>
+    <w:rsid w:val="0010334C"/>
+    <w:rsid w:val="00106033"/>
+    <w:rsid w:val="00107542"/>
+    <w:rsid w:val="00107785"/>
+    <w:rsid w:val="00111100"/>
+    <w:rsid w:val="00111ACE"/>
+    <w:rsid w:val="00113A57"/>
+    <w:rsid w:val="00117A5C"/>
+    <w:rsid w:val="00121076"/>
+    <w:rsid w:val="0012137B"/>
+    <w:rsid w:val="001224B0"/>
+    <w:rsid w:val="00122AF5"/>
+    <w:rsid w:val="001233D2"/>
+    <w:rsid w:val="00123FD9"/>
+    <w:rsid w:val="001244F3"/>
+    <w:rsid w:val="00124EDB"/>
+    <w:rsid w:val="0012519B"/>
+    <w:rsid w:val="001304C0"/>
+    <w:rsid w:val="00130B1E"/>
+    <w:rsid w:val="00134DCE"/>
+    <w:rsid w:val="00135566"/>
+    <w:rsid w:val="001356FB"/>
+    <w:rsid w:val="00136536"/>
+    <w:rsid w:val="00137D61"/>
+    <w:rsid w:val="00143F63"/>
+    <w:rsid w:val="00144282"/>
+    <w:rsid w:val="00145AD5"/>
+    <w:rsid w:val="00145BF1"/>
+    <w:rsid w:val="00146814"/>
+    <w:rsid w:val="00146A0A"/>
+    <w:rsid w:val="00147BCB"/>
+    <w:rsid w:val="00151FA3"/>
+    <w:rsid w:val="001537BE"/>
+    <w:rsid w:val="00154CC3"/>
+    <w:rsid w:val="00155A26"/>
+    <w:rsid w:val="00157A8A"/>
+    <w:rsid w:val="00160698"/>
+    <w:rsid w:val="00160CB9"/>
+    <w:rsid w:val="00161C35"/>
+    <w:rsid w:val="00162DE4"/>
+    <w:rsid w:val="00163DEE"/>
+    <w:rsid w:val="001671A5"/>
+    <w:rsid w:val="00167299"/>
+    <w:rsid w:val="00170AC6"/>
+    <w:rsid w:val="00170F38"/>
+    <w:rsid w:val="00172071"/>
+    <w:rsid w:val="0017383E"/>
+    <w:rsid w:val="001744A9"/>
+    <w:rsid w:val="00174AD8"/>
+    <w:rsid w:val="001755EF"/>
+    <w:rsid w:val="00175CC6"/>
+    <w:rsid w:val="00175D01"/>
+    <w:rsid w:val="00177017"/>
+    <w:rsid w:val="0018110B"/>
+    <w:rsid w:val="00182B25"/>
+    <w:rsid w:val="00182D33"/>
+    <w:rsid w:val="00183A38"/>
+    <w:rsid w:val="00184D29"/>
+    <w:rsid w:val="0018536E"/>
+    <w:rsid w:val="001871E5"/>
+    <w:rsid w:val="00187F6A"/>
+    <w:rsid w:val="001907F0"/>
+    <w:rsid w:val="0019087F"/>
+    <w:rsid w:val="00192594"/>
+    <w:rsid w:val="00193793"/>
+    <w:rsid w:val="00193839"/>
+    <w:rsid w:val="00194452"/>
+    <w:rsid w:val="00196ABC"/>
+    <w:rsid w:val="00197614"/>
+    <w:rsid w:val="00197826"/>
+    <w:rsid w:val="00197F29"/>
+    <w:rsid w:val="001A18F8"/>
+    <w:rsid w:val="001A273B"/>
+    <w:rsid w:val="001A27E4"/>
+    <w:rsid w:val="001A4809"/>
+    <w:rsid w:val="001B182B"/>
+    <w:rsid w:val="001B1BA4"/>
+    <w:rsid w:val="001B2CED"/>
+    <w:rsid w:val="001B3884"/>
+    <w:rsid w:val="001B3915"/>
+    <w:rsid w:val="001B3C19"/>
+    <w:rsid w:val="001B6670"/>
+    <w:rsid w:val="001B75D4"/>
+    <w:rsid w:val="001C067B"/>
+    <w:rsid w:val="001C19DA"/>
+    <w:rsid w:val="001C4C42"/>
+    <w:rsid w:val="001C4D4A"/>
+    <w:rsid w:val="001C4F55"/>
+    <w:rsid w:val="001C6570"/>
+    <w:rsid w:val="001D00E2"/>
+    <w:rsid w:val="001D04EA"/>
+    <w:rsid w:val="001D0AC9"/>
+    <w:rsid w:val="001D1258"/>
+    <w:rsid w:val="001D1739"/>
+    <w:rsid w:val="001D1DB5"/>
+    <w:rsid w:val="001D231E"/>
+    <w:rsid w:val="001D3CC0"/>
+    <w:rsid w:val="001D4093"/>
+    <w:rsid w:val="001D7B55"/>
+    <w:rsid w:val="001D7DC9"/>
+    <w:rsid w:val="001D7E6E"/>
+    <w:rsid w:val="001E00B2"/>
+    <w:rsid w:val="001E0551"/>
+    <w:rsid w:val="001E0790"/>
+    <w:rsid w:val="001E1242"/>
+    <w:rsid w:val="001E31F3"/>
+    <w:rsid w:val="001E3886"/>
+    <w:rsid w:val="001F07A9"/>
+    <w:rsid w:val="001F0F07"/>
+    <w:rsid w:val="001F11A2"/>
+    <w:rsid w:val="001F1593"/>
+    <w:rsid w:val="001F1863"/>
+    <w:rsid w:val="001F2646"/>
+    <w:rsid w:val="001F268A"/>
+    <w:rsid w:val="001F3D2F"/>
+    <w:rsid w:val="001F3EE9"/>
+    <w:rsid w:val="001F6DF7"/>
+    <w:rsid w:val="001F7373"/>
+    <w:rsid w:val="001F750A"/>
+    <w:rsid w:val="00200118"/>
+    <w:rsid w:val="0020298E"/>
+    <w:rsid w:val="00202AB6"/>
+    <w:rsid w:val="00202D56"/>
+    <w:rsid w:val="00204C19"/>
+    <w:rsid w:val="00205FAD"/>
+    <w:rsid w:val="0020617C"/>
+    <w:rsid w:val="0020697F"/>
+    <w:rsid w:val="00210382"/>
+    <w:rsid w:val="0021280D"/>
+    <w:rsid w:val="002161A2"/>
+    <w:rsid w:val="002214D1"/>
+    <w:rsid w:val="00222360"/>
+    <w:rsid w:val="00223C8C"/>
+    <w:rsid w:val="002244E0"/>
+    <w:rsid w:val="0022658E"/>
+    <w:rsid w:val="00227DCB"/>
+    <w:rsid w:val="00230258"/>
+    <w:rsid w:val="00231409"/>
+    <w:rsid w:val="00232568"/>
+    <w:rsid w:val="00235435"/>
+    <w:rsid w:val="00235BA8"/>
+    <w:rsid w:val="00237B49"/>
+    <w:rsid w:val="00242524"/>
+    <w:rsid w:val="00243043"/>
+    <w:rsid w:val="002449DA"/>
+    <w:rsid w:val="00245421"/>
+    <w:rsid w:val="00245741"/>
+    <w:rsid w:val="00246242"/>
+    <w:rsid w:val="00246537"/>
+    <w:rsid w:val="00250546"/>
+    <w:rsid w:val="002515D6"/>
+    <w:rsid w:val="00251839"/>
+    <w:rsid w:val="002537A7"/>
+    <w:rsid w:val="0025480A"/>
+    <w:rsid w:val="00255880"/>
+    <w:rsid w:val="002558A0"/>
+    <w:rsid w:val="00255931"/>
+    <w:rsid w:val="00255CD2"/>
+    <w:rsid w:val="00260C76"/>
+    <w:rsid w:val="00261164"/>
+    <w:rsid w:val="00262EE9"/>
+    <w:rsid w:val="00263B03"/>
+    <w:rsid w:val="00265274"/>
+    <w:rsid w:val="0026576F"/>
+    <w:rsid w:val="00271221"/>
+    <w:rsid w:val="0027236D"/>
+    <w:rsid w:val="002752F8"/>
+    <w:rsid w:val="002755E0"/>
+    <w:rsid w:val="00275C01"/>
+    <w:rsid w:val="002764D2"/>
+    <w:rsid w:val="00277807"/>
+    <w:rsid w:val="002807E8"/>
+    <w:rsid w:val="002819DE"/>
+    <w:rsid w:val="0028265B"/>
+    <w:rsid w:val="002834DD"/>
+    <w:rsid w:val="00283F1A"/>
+    <w:rsid w:val="00285EBB"/>
+    <w:rsid w:val="00286855"/>
+    <w:rsid w:val="0029096E"/>
+    <w:rsid w:val="002919E1"/>
+    <w:rsid w:val="002937D0"/>
+    <w:rsid w:val="00295124"/>
+    <w:rsid w:val="0029528F"/>
+    <w:rsid w:val="00295A3C"/>
+    <w:rsid w:val="002967F0"/>
+    <w:rsid w:val="00296A54"/>
+    <w:rsid w:val="002973EC"/>
+    <w:rsid w:val="002A21CF"/>
+    <w:rsid w:val="002A3AA4"/>
+    <w:rsid w:val="002A57A1"/>
+    <w:rsid w:val="002A5F15"/>
+    <w:rsid w:val="002A62B3"/>
+    <w:rsid w:val="002A64F4"/>
+    <w:rsid w:val="002A7781"/>
+    <w:rsid w:val="002B01E0"/>
+    <w:rsid w:val="002B0CF2"/>
+    <w:rsid w:val="002B160B"/>
+    <w:rsid w:val="002B214B"/>
+    <w:rsid w:val="002B45F1"/>
+    <w:rsid w:val="002B5526"/>
+    <w:rsid w:val="002B561D"/>
+    <w:rsid w:val="002C0720"/>
+    <w:rsid w:val="002C0C6A"/>
+    <w:rsid w:val="002C177D"/>
+    <w:rsid w:val="002C1F85"/>
+    <w:rsid w:val="002C1FC0"/>
+    <w:rsid w:val="002C2599"/>
+    <w:rsid w:val="002C28EA"/>
+    <w:rsid w:val="002C3F46"/>
+    <w:rsid w:val="002C6145"/>
+    <w:rsid w:val="002C7085"/>
+    <w:rsid w:val="002C776D"/>
+    <w:rsid w:val="002C7F67"/>
+    <w:rsid w:val="002D0F31"/>
+    <w:rsid w:val="002D5243"/>
+    <w:rsid w:val="002D6085"/>
+    <w:rsid w:val="002D61F5"/>
+    <w:rsid w:val="002D6EDC"/>
+    <w:rsid w:val="002D7BFE"/>
+    <w:rsid w:val="002F0138"/>
+    <w:rsid w:val="002F30BB"/>
+    <w:rsid w:val="002F35E3"/>
+    <w:rsid w:val="002F48F4"/>
+    <w:rsid w:val="002F64A0"/>
+    <w:rsid w:val="00301594"/>
+    <w:rsid w:val="003022D6"/>
+    <w:rsid w:val="00302D01"/>
+    <w:rsid w:val="00303E5A"/>
+    <w:rsid w:val="003040EC"/>
+    <w:rsid w:val="00304228"/>
+    <w:rsid w:val="00306D71"/>
+    <w:rsid w:val="0030710A"/>
+    <w:rsid w:val="00307370"/>
+    <w:rsid w:val="003074D3"/>
+    <w:rsid w:val="003107DF"/>
+    <w:rsid w:val="0031365F"/>
+    <w:rsid w:val="003149C9"/>
+    <w:rsid w:val="00314A89"/>
+    <w:rsid w:val="00315463"/>
+    <w:rsid w:val="00316D5B"/>
+    <w:rsid w:val="00322110"/>
+    <w:rsid w:val="00323208"/>
+    <w:rsid w:val="00324599"/>
+    <w:rsid w:val="00325000"/>
+    <w:rsid w:val="00325019"/>
+    <w:rsid w:val="00325911"/>
+    <w:rsid w:val="00326397"/>
+    <w:rsid w:val="00326E3F"/>
+    <w:rsid w:val="0033040C"/>
+    <w:rsid w:val="003317F4"/>
+    <w:rsid w:val="00332080"/>
+    <w:rsid w:val="00334D0E"/>
+    <w:rsid w:val="00340A55"/>
+    <w:rsid w:val="00342EA4"/>
+    <w:rsid w:val="00344488"/>
+    <w:rsid w:val="00344A53"/>
+    <w:rsid w:val="003456B2"/>
+    <w:rsid w:val="00345FE8"/>
+    <w:rsid w:val="0034761E"/>
+    <w:rsid w:val="00350198"/>
+    <w:rsid w:val="00350B73"/>
+    <w:rsid w:val="00350BCA"/>
+    <w:rsid w:val="00350F77"/>
+    <w:rsid w:val="00350FCB"/>
+    <w:rsid w:val="0035190C"/>
+    <w:rsid w:val="00351FE1"/>
+    <w:rsid w:val="0035299D"/>
+    <w:rsid w:val="00352E35"/>
+    <w:rsid w:val="003533B0"/>
+    <w:rsid w:val="00354301"/>
+    <w:rsid w:val="00354B30"/>
+    <w:rsid w:val="00354D42"/>
+    <w:rsid w:val="00355D3D"/>
+    <w:rsid w:val="00357678"/>
+    <w:rsid w:val="00360160"/>
+    <w:rsid w:val="003613E4"/>
+    <w:rsid w:val="00361641"/>
+    <w:rsid w:val="00361B71"/>
+    <w:rsid w:val="00361D47"/>
+    <w:rsid w:val="003620E3"/>
+    <w:rsid w:val="003622FF"/>
+    <w:rsid w:val="003639E7"/>
+    <w:rsid w:val="00365688"/>
+    <w:rsid w:val="00365EDF"/>
+    <w:rsid w:val="003668E9"/>
+    <w:rsid w:val="00370408"/>
+    <w:rsid w:val="00371195"/>
+    <w:rsid w:val="003724BB"/>
+    <w:rsid w:val="00372F6D"/>
+    <w:rsid w:val="003752FC"/>
+    <w:rsid w:val="00375B0B"/>
+    <w:rsid w:val="00376062"/>
+    <w:rsid w:val="00377460"/>
+    <w:rsid w:val="00380610"/>
+    <w:rsid w:val="003807F6"/>
+    <w:rsid w:val="00381A85"/>
+    <w:rsid w:val="003822BB"/>
+    <w:rsid w:val="00385237"/>
+    <w:rsid w:val="00385CD3"/>
+    <w:rsid w:val="00386E4A"/>
+    <w:rsid w:val="00390C5D"/>
+    <w:rsid w:val="00391954"/>
+    <w:rsid w:val="003920E6"/>
+    <w:rsid w:val="00394E36"/>
+    <w:rsid w:val="00395613"/>
+    <w:rsid w:val="00395A3D"/>
+    <w:rsid w:val="00396DD8"/>
+    <w:rsid w:val="00397A2D"/>
+    <w:rsid w:val="00397BEF"/>
+    <w:rsid w:val="003A150F"/>
+    <w:rsid w:val="003A1D85"/>
+    <w:rsid w:val="003A1DC2"/>
+    <w:rsid w:val="003A2563"/>
+    <w:rsid w:val="003A26E5"/>
+    <w:rsid w:val="003A2E5D"/>
+    <w:rsid w:val="003A36C3"/>
+    <w:rsid w:val="003A4B94"/>
+    <w:rsid w:val="003A5308"/>
+    <w:rsid w:val="003A654A"/>
+    <w:rsid w:val="003A7CB9"/>
+    <w:rsid w:val="003B00E7"/>
+    <w:rsid w:val="003B1E90"/>
+    <w:rsid w:val="003B2B26"/>
+    <w:rsid w:val="003B3388"/>
+    <w:rsid w:val="003B41D5"/>
+    <w:rsid w:val="003B433C"/>
+    <w:rsid w:val="003B51BE"/>
+    <w:rsid w:val="003B536E"/>
+    <w:rsid w:val="003B6333"/>
+    <w:rsid w:val="003B6E03"/>
+    <w:rsid w:val="003B7CF1"/>
+    <w:rsid w:val="003C1356"/>
+    <w:rsid w:val="003C1F4A"/>
+    <w:rsid w:val="003C33AE"/>
+    <w:rsid w:val="003C3C0E"/>
+    <w:rsid w:val="003C4182"/>
+    <w:rsid w:val="003C5D01"/>
+    <w:rsid w:val="003C65F8"/>
+    <w:rsid w:val="003C7028"/>
+    <w:rsid w:val="003C72C6"/>
+    <w:rsid w:val="003D012D"/>
+    <w:rsid w:val="003D0B07"/>
+    <w:rsid w:val="003D1D36"/>
+    <w:rsid w:val="003D360D"/>
+    <w:rsid w:val="003D4583"/>
+    <w:rsid w:val="003D55D0"/>
+    <w:rsid w:val="003D609D"/>
+    <w:rsid w:val="003E0D59"/>
+    <w:rsid w:val="003E1260"/>
+    <w:rsid w:val="003E241F"/>
+    <w:rsid w:val="003E7DCB"/>
+    <w:rsid w:val="003E7E12"/>
+    <w:rsid w:val="003F187F"/>
+    <w:rsid w:val="003F18A5"/>
+    <w:rsid w:val="003F2FED"/>
+    <w:rsid w:val="003F48C8"/>
+    <w:rsid w:val="003F49F0"/>
+    <w:rsid w:val="003F4F9A"/>
+    <w:rsid w:val="003F5AFD"/>
+    <w:rsid w:val="003F63BE"/>
+    <w:rsid w:val="003F6D54"/>
+    <w:rsid w:val="00400899"/>
+    <w:rsid w:val="004009A9"/>
+    <w:rsid w:val="00401258"/>
+    <w:rsid w:val="0040487B"/>
+    <w:rsid w:val="0040498C"/>
+    <w:rsid w:val="00404B75"/>
+    <w:rsid w:val="004061DD"/>
+    <w:rsid w:val="00407CB2"/>
+    <w:rsid w:val="004140EE"/>
+    <w:rsid w:val="004142C4"/>
+    <w:rsid w:val="0041594A"/>
+    <w:rsid w:val="00416931"/>
+    <w:rsid w:val="00417CF5"/>
+    <w:rsid w:val="0042016B"/>
+    <w:rsid w:val="00420549"/>
+    <w:rsid w:val="004207A6"/>
+    <w:rsid w:val="00421628"/>
+    <w:rsid w:val="00424877"/>
+    <w:rsid w:val="00424CDD"/>
+    <w:rsid w:val="00427D95"/>
+    <w:rsid w:val="00430178"/>
+    <w:rsid w:val="00430B57"/>
+    <w:rsid w:val="00431117"/>
+    <w:rsid w:val="00431532"/>
+    <w:rsid w:val="0043210F"/>
+    <w:rsid w:val="00436734"/>
+    <w:rsid w:val="00437282"/>
+    <w:rsid w:val="004405A0"/>
+    <w:rsid w:val="004425D6"/>
+    <w:rsid w:val="00445BC2"/>
+    <w:rsid w:val="004468B2"/>
+    <w:rsid w:val="00447A4D"/>
+    <w:rsid w:val="004509ED"/>
+    <w:rsid w:val="00451B20"/>
+    <w:rsid w:val="00452AA1"/>
+    <w:rsid w:val="00452B82"/>
+    <w:rsid w:val="00453585"/>
+    <w:rsid w:val="004535C2"/>
+    <w:rsid w:val="004565D9"/>
+    <w:rsid w:val="0045788F"/>
+    <w:rsid w:val="004605D8"/>
+    <w:rsid w:val="00461B97"/>
+    <w:rsid w:val="0046292A"/>
+    <w:rsid w:val="0046494D"/>
+    <w:rsid w:val="0046744C"/>
+    <w:rsid w:val="00470F96"/>
+    <w:rsid w:val="0047145A"/>
+    <w:rsid w:val="00472599"/>
+    <w:rsid w:val="00473ACC"/>
+    <w:rsid w:val="004740A1"/>
+    <w:rsid w:val="0047421D"/>
+    <w:rsid w:val="00475001"/>
+    <w:rsid w:val="00475995"/>
+    <w:rsid w:val="0047612C"/>
+    <w:rsid w:val="0047727F"/>
+    <w:rsid w:val="00480394"/>
+    <w:rsid w:val="004864C8"/>
+    <w:rsid w:val="004865EA"/>
+    <w:rsid w:val="004867F0"/>
+    <w:rsid w:val="00487A4A"/>
+    <w:rsid w:val="00487E18"/>
+    <w:rsid w:val="00490205"/>
+    <w:rsid w:val="00490DE7"/>
+    <w:rsid w:val="00490E22"/>
+    <w:rsid w:val="0049120A"/>
+    <w:rsid w:val="0049148E"/>
+    <w:rsid w:val="00491614"/>
+    <w:rsid w:val="0049162A"/>
+    <w:rsid w:val="004919FC"/>
+    <w:rsid w:val="004919FE"/>
+    <w:rsid w:val="00491C23"/>
+    <w:rsid w:val="00492056"/>
+    <w:rsid w:val="00492184"/>
+    <w:rsid w:val="00492950"/>
+    <w:rsid w:val="00497B92"/>
+    <w:rsid w:val="004A058B"/>
+    <w:rsid w:val="004A059D"/>
+    <w:rsid w:val="004A1367"/>
+    <w:rsid w:val="004A185A"/>
+    <w:rsid w:val="004A4877"/>
+    <w:rsid w:val="004A4BBA"/>
+    <w:rsid w:val="004A604D"/>
+    <w:rsid w:val="004A6D38"/>
+    <w:rsid w:val="004B0481"/>
+    <w:rsid w:val="004B3227"/>
+    <w:rsid w:val="004B38B4"/>
+    <w:rsid w:val="004B46DC"/>
+    <w:rsid w:val="004B4CF3"/>
+    <w:rsid w:val="004B7095"/>
+    <w:rsid w:val="004B70E0"/>
+    <w:rsid w:val="004B7930"/>
+    <w:rsid w:val="004C1189"/>
+    <w:rsid w:val="004C1D4C"/>
+    <w:rsid w:val="004C34FD"/>
+    <w:rsid w:val="004C40F6"/>
+    <w:rsid w:val="004C6058"/>
+    <w:rsid w:val="004C66C8"/>
+    <w:rsid w:val="004C7550"/>
+    <w:rsid w:val="004C7578"/>
+    <w:rsid w:val="004C77E8"/>
+    <w:rsid w:val="004C79E0"/>
+    <w:rsid w:val="004D1645"/>
+    <w:rsid w:val="004D4ED2"/>
+    <w:rsid w:val="004D51C6"/>
+    <w:rsid w:val="004D6631"/>
+    <w:rsid w:val="004D68BD"/>
+    <w:rsid w:val="004D7141"/>
+    <w:rsid w:val="004E148A"/>
+    <w:rsid w:val="004E22B4"/>
+    <w:rsid w:val="004E48B9"/>
+    <w:rsid w:val="004E561B"/>
+    <w:rsid w:val="004E577C"/>
+    <w:rsid w:val="004E5CCF"/>
+    <w:rsid w:val="004F010D"/>
+    <w:rsid w:val="004F2163"/>
+    <w:rsid w:val="004F2745"/>
+    <w:rsid w:val="004F3340"/>
+    <w:rsid w:val="004F456D"/>
+    <w:rsid w:val="004F609F"/>
+    <w:rsid w:val="004F6775"/>
+    <w:rsid w:val="004F6C8C"/>
+    <w:rsid w:val="004F7EC1"/>
+    <w:rsid w:val="0050140F"/>
+    <w:rsid w:val="00501B49"/>
+    <w:rsid w:val="00502B67"/>
+    <w:rsid w:val="00502F22"/>
+    <w:rsid w:val="005054B1"/>
+    <w:rsid w:val="00511189"/>
+    <w:rsid w:val="00511457"/>
+    <w:rsid w:val="00511BCD"/>
+    <w:rsid w:val="00511F8C"/>
+    <w:rsid w:val="005124BF"/>
+    <w:rsid w:val="00512E23"/>
+    <w:rsid w:val="005142BC"/>
+    <w:rsid w:val="00516DE5"/>
+    <w:rsid w:val="00520E50"/>
+    <w:rsid w:val="00520F38"/>
+    <w:rsid w:val="00521C20"/>
+    <w:rsid w:val="00521D0F"/>
+    <w:rsid w:val="0052225D"/>
+    <w:rsid w:val="005245CF"/>
+    <w:rsid w:val="00526F2E"/>
+    <w:rsid w:val="00527630"/>
+    <w:rsid w:val="00527FAA"/>
+    <w:rsid w:val="00531431"/>
+    <w:rsid w:val="0053188E"/>
+    <w:rsid w:val="00533362"/>
+    <w:rsid w:val="0053660D"/>
+    <w:rsid w:val="00540B51"/>
+    <w:rsid w:val="005428D3"/>
+    <w:rsid w:val="00544C35"/>
+    <w:rsid w:val="005470C2"/>
+    <w:rsid w:val="0054785B"/>
+    <w:rsid w:val="00550A61"/>
+    <w:rsid w:val="00551D8E"/>
+    <w:rsid w:val="005523CB"/>
+    <w:rsid w:val="00552C7B"/>
+    <w:rsid w:val="00552EED"/>
+    <w:rsid w:val="00552EFE"/>
+    <w:rsid w:val="005536D0"/>
+    <w:rsid w:val="00555B4C"/>
+    <w:rsid w:val="0055650A"/>
+    <w:rsid w:val="00556FBE"/>
+    <w:rsid w:val="00561A92"/>
+    <w:rsid w:val="00563482"/>
+    <w:rsid w:val="00564C10"/>
+    <w:rsid w:val="00564E2B"/>
+    <w:rsid w:val="00565685"/>
+    <w:rsid w:val="0056654F"/>
+    <w:rsid w:val="00567A4A"/>
+    <w:rsid w:val="00570006"/>
+    <w:rsid w:val="00570B6C"/>
+    <w:rsid w:val="00570F3D"/>
+    <w:rsid w:val="00571BFE"/>
+    <w:rsid w:val="005741D6"/>
+    <w:rsid w:val="00574CAC"/>
+    <w:rsid w:val="00575991"/>
+    <w:rsid w:val="005770F9"/>
+    <w:rsid w:val="00577544"/>
+    <w:rsid w:val="00583A08"/>
+    <w:rsid w:val="00586109"/>
+    <w:rsid w:val="0058618A"/>
+    <w:rsid w:val="00586C90"/>
+    <w:rsid w:val="0059242B"/>
+    <w:rsid w:val="00593031"/>
+    <w:rsid w:val="00593E1D"/>
+    <w:rsid w:val="00593E9C"/>
+    <w:rsid w:val="005957EB"/>
+    <w:rsid w:val="00595EC8"/>
+    <w:rsid w:val="0059761E"/>
+    <w:rsid w:val="005A0040"/>
+    <w:rsid w:val="005A070D"/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:rsid w:val="005A199B"/>
+    <w:rsid w:val="005A4418"/>
+    <w:rsid w:val="005A5875"/>
+    <w:rsid w:val="005A7531"/>
+    <w:rsid w:val="005B7905"/>
+    <w:rsid w:val="005C04FA"/>
+    <w:rsid w:val="005C08BB"/>
+    <w:rsid w:val="005C3594"/>
+    <w:rsid w:val="005C7E19"/>
+    <w:rsid w:val="005D0C5B"/>
+    <w:rsid w:val="005D335B"/>
+    <w:rsid w:val="005E1054"/>
+    <w:rsid w:val="005E1968"/>
+    <w:rsid w:val="005E23F2"/>
+    <w:rsid w:val="005E3ECE"/>
+    <w:rsid w:val="005E4194"/>
+    <w:rsid w:val="005E4BEB"/>
+    <w:rsid w:val="005E4CF4"/>
+    <w:rsid w:val="005E4E50"/>
+    <w:rsid w:val="005E56AE"/>
+    <w:rsid w:val="005E683F"/>
+    <w:rsid w:val="005E78D2"/>
+    <w:rsid w:val="005F0974"/>
+    <w:rsid w:val="005F0FB3"/>
+    <w:rsid w:val="005F1033"/>
+    <w:rsid w:val="005F1449"/>
+    <w:rsid w:val="005F2AB0"/>
+    <w:rsid w:val="005F4FB9"/>
+    <w:rsid w:val="005F5D36"/>
+    <w:rsid w:val="005F7618"/>
+    <w:rsid w:val="006008DE"/>
+    <w:rsid w:val="00602548"/>
+    <w:rsid w:val="0060295D"/>
+    <w:rsid w:val="00604270"/>
+    <w:rsid w:val="00604913"/>
+    <w:rsid w:val="00605787"/>
+    <w:rsid w:val="006065F5"/>
+    <w:rsid w:val="006079FE"/>
+    <w:rsid w:val="0061001B"/>
+    <w:rsid w:val="006105BD"/>
+    <w:rsid w:val="00611560"/>
+    <w:rsid w:val="00612904"/>
+    <w:rsid w:val="006138F2"/>
+    <w:rsid w:val="006154D9"/>
+    <w:rsid w:val="00616656"/>
+    <w:rsid w:val="00617DED"/>
+    <w:rsid w:val="006216E1"/>
+    <w:rsid w:val="00623544"/>
+    <w:rsid w:val="006257E6"/>
+    <w:rsid w:val="00625896"/>
+    <w:rsid w:val="006276F2"/>
+    <w:rsid w:val="006302F3"/>
+    <w:rsid w:val="00632628"/>
+    <w:rsid w:val="006326E0"/>
+    <w:rsid w:val="006356F6"/>
+    <w:rsid w:val="006357B5"/>
+    <w:rsid w:val="00636EB6"/>
+    <w:rsid w:val="0063709B"/>
+    <w:rsid w:val="00640DC3"/>
+    <w:rsid w:val="006445ED"/>
+    <w:rsid w:val="00644F27"/>
+    <w:rsid w:val="00645810"/>
+    <w:rsid w:val="00645AEA"/>
+    <w:rsid w:val="00646293"/>
+    <w:rsid w:val="00646F4C"/>
+    <w:rsid w:val="00650109"/>
+    <w:rsid w:val="00650388"/>
+    <w:rsid w:val="00651E53"/>
+    <w:rsid w:val="00652CFB"/>
+    <w:rsid w:val="0065333B"/>
+    <w:rsid w:val="00655C3A"/>
+    <w:rsid w:val="00655F24"/>
+    <w:rsid w:val="006563B3"/>
+    <w:rsid w:val="00664636"/>
+    <w:rsid w:val="00664E3D"/>
+    <w:rsid w:val="00667819"/>
+    <w:rsid w:val="00667F62"/>
+    <w:rsid w:val="00670B44"/>
+    <w:rsid w:val="0067165A"/>
+    <w:rsid w:val="00671694"/>
+    <w:rsid w:val="00671723"/>
+    <w:rsid w:val="00671FF0"/>
+    <w:rsid w:val="00672096"/>
+    <w:rsid w:val="006721FC"/>
+    <w:rsid w:val="006729BB"/>
+    <w:rsid w:val="006729C3"/>
+    <w:rsid w:val="00672B1F"/>
+    <w:rsid w:val="006741CC"/>
+    <w:rsid w:val="006747BB"/>
+    <w:rsid w:val="00675ABB"/>
+    <w:rsid w:val="006800CC"/>
+    <w:rsid w:val="00683C0A"/>
+    <w:rsid w:val="0068628C"/>
+    <w:rsid w:val="00687931"/>
+    <w:rsid w:val="006901D6"/>
+    <w:rsid w:val="00690431"/>
+    <w:rsid w:val="00690564"/>
+    <w:rsid w:val="00692F0C"/>
+    <w:rsid w:val="00693CC7"/>
+    <w:rsid w:val="00694F64"/>
+    <w:rsid w:val="00696F63"/>
+    <w:rsid w:val="0069740D"/>
+    <w:rsid w:val="006A10AE"/>
+    <w:rsid w:val="006A1B53"/>
+    <w:rsid w:val="006A3453"/>
+    <w:rsid w:val="006A3A91"/>
+    <w:rsid w:val="006A4DC3"/>
+    <w:rsid w:val="006A7069"/>
+    <w:rsid w:val="006B1103"/>
+    <w:rsid w:val="006B30D7"/>
+    <w:rsid w:val="006B3FC9"/>
+    <w:rsid w:val="006B4547"/>
+    <w:rsid w:val="006B4C0B"/>
+    <w:rsid w:val="006B50BC"/>
+    <w:rsid w:val="006B609B"/>
+    <w:rsid w:val="006B73A0"/>
+    <w:rsid w:val="006C1971"/>
+    <w:rsid w:val="006C1BD4"/>
+    <w:rsid w:val="006C3157"/>
+    <w:rsid w:val="006C31FE"/>
+    <w:rsid w:val="006C3229"/>
+    <w:rsid w:val="006C649C"/>
+    <w:rsid w:val="006C705C"/>
+    <w:rsid w:val="006D019C"/>
+    <w:rsid w:val="006D269A"/>
+    <w:rsid w:val="006D4864"/>
+    <w:rsid w:val="006E0A04"/>
+    <w:rsid w:val="006E0DBD"/>
+    <w:rsid w:val="006E46F4"/>
+    <w:rsid w:val="006E4FA4"/>
+    <w:rsid w:val="006E5892"/>
+    <w:rsid w:val="006E5E1D"/>
+    <w:rsid w:val="006E628C"/>
+    <w:rsid w:val="006E6506"/>
+    <w:rsid w:val="006F03BA"/>
+    <w:rsid w:val="006F23E2"/>
+    <w:rsid w:val="006F2805"/>
+    <w:rsid w:val="00700257"/>
+    <w:rsid w:val="007004E8"/>
+    <w:rsid w:val="007011F0"/>
+    <w:rsid w:val="0070133B"/>
+    <w:rsid w:val="00703690"/>
+    <w:rsid w:val="00704110"/>
+    <w:rsid w:val="007055BE"/>
+    <w:rsid w:val="00706E64"/>
+    <w:rsid w:val="00707EB4"/>
+    <w:rsid w:val="007108E8"/>
+    <w:rsid w:val="00711883"/>
+    <w:rsid w:val="00711DEB"/>
+    <w:rsid w:val="00713D71"/>
+    <w:rsid w:val="00713DE6"/>
+    <w:rsid w:val="00714111"/>
+    <w:rsid w:val="007142F8"/>
+    <w:rsid w:val="007146E5"/>
+    <w:rsid w:val="00714D7B"/>
+    <w:rsid w:val="00715686"/>
+    <w:rsid w:val="00716AB1"/>
+    <w:rsid w:val="00717013"/>
+    <w:rsid w:val="007174C7"/>
+    <w:rsid w:val="00717F37"/>
+    <w:rsid w:val="00722036"/>
+    <w:rsid w:val="0072226A"/>
+    <w:rsid w:val="00731467"/>
+    <w:rsid w:val="00732C41"/>
+    <w:rsid w:val="00733A47"/>
+    <w:rsid w:val="0073658E"/>
+    <w:rsid w:val="00737567"/>
+    <w:rsid w:val="00740321"/>
+    <w:rsid w:val="00741292"/>
+    <w:rsid w:val="00742F27"/>
+    <w:rsid w:val="0074370F"/>
+    <w:rsid w:val="00743784"/>
+    <w:rsid w:val="00743A67"/>
+    <w:rsid w:val="00746D05"/>
+    <w:rsid w:val="00747192"/>
+    <w:rsid w:val="007476E9"/>
+    <w:rsid w:val="00750B89"/>
+    <w:rsid w:val="007528E3"/>
+    <w:rsid w:val="00753D38"/>
+    <w:rsid w:val="007540CA"/>
+    <w:rsid w:val="0075681A"/>
+    <w:rsid w:val="00764ECF"/>
+    <w:rsid w:val="00766EDD"/>
+    <w:rsid w:val="00767C7B"/>
+    <w:rsid w:val="00770146"/>
+    <w:rsid w:val="007719BD"/>
+    <w:rsid w:val="00771B38"/>
+    <w:rsid w:val="00773206"/>
+    <w:rsid w:val="00774255"/>
+    <w:rsid w:val="007748E8"/>
+    <w:rsid w:val="00775313"/>
+    <w:rsid w:val="0078079B"/>
+    <w:rsid w:val="00781630"/>
+    <w:rsid w:val="00782182"/>
+    <w:rsid w:val="007845BF"/>
+    <w:rsid w:val="007859D1"/>
+    <w:rsid w:val="00786A5D"/>
+    <w:rsid w:val="00786FDD"/>
+    <w:rsid w:val="00790276"/>
+    <w:rsid w:val="00790393"/>
+    <w:rsid w:val="00790916"/>
+    <w:rsid w:val="0079159A"/>
+    <w:rsid w:val="007946AD"/>
+    <w:rsid w:val="00796358"/>
+    <w:rsid w:val="0079728B"/>
+    <w:rsid w:val="007A127C"/>
+    <w:rsid w:val="007A14F5"/>
+    <w:rsid w:val="007A19A2"/>
+    <w:rsid w:val="007A2E42"/>
+    <w:rsid w:val="007A32C1"/>
+    <w:rsid w:val="007A32C2"/>
+    <w:rsid w:val="007A4DC5"/>
+    <w:rsid w:val="007A7B6A"/>
+    <w:rsid w:val="007A7E28"/>
+    <w:rsid w:val="007B086E"/>
+    <w:rsid w:val="007B090E"/>
+    <w:rsid w:val="007B53C0"/>
+    <w:rsid w:val="007B5D24"/>
+    <w:rsid w:val="007B64F2"/>
+    <w:rsid w:val="007B67C7"/>
+    <w:rsid w:val="007B6B42"/>
+    <w:rsid w:val="007B7389"/>
+    <w:rsid w:val="007B7E36"/>
+    <w:rsid w:val="007C0F66"/>
+    <w:rsid w:val="007C189E"/>
+    <w:rsid w:val="007C1BA9"/>
+    <w:rsid w:val="007C2490"/>
+    <w:rsid w:val="007C2B81"/>
+    <w:rsid w:val="007C2C0C"/>
+    <w:rsid w:val="007C3200"/>
+    <w:rsid w:val="007C393E"/>
+    <w:rsid w:val="007C488D"/>
+    <w:rsid w:val="007C619D"/>
+    <w:rsid w:val="007C6478"/>
+    <w:rsid w:val="007C6739"/>
+    <w:rsid w:val="007D01D5"/>
+    <w:rsid w:val="007D187A"/>
+    <w:rsid w:val="007D201F"/>
+    <w:rsid w:val="007D3624"/>
+    <w:rsid w:val="007D39D6"/>
+    <w:rsid w:val="007D4147"/>
+    <w:rsid w:val="007D4B0C"/>
+    <w:rsid w:val="007D7B72"/>
+    <w:rsid w:val="007E02B8"/>
+    <w:rsid w:val="007E04B3"/>
+    <w:rsid w:val="007E1BD2"/>
+    <w:rsid w:val="007E315F"/>
+    <w:rsid w:val="007E3FFF"/>
+    <w:rsid w:val="007E6262"/>
+    <w:rsid w:val="007E6C91"/>
+    <w:rsid w:val="007E744D"/>
+    <w:rsid w:val="007E75B0"/>
+    <w:rsid w:val="007E7B71"/>
+    <w:rsid w:val="007F09D4"/>
+    <w:rsid w:val="007F1132"/>
+    <w:rsid w:val="007F3CCC"/>
+    <w:rsid w:val="007F4328"/>
+    <w:rsid w:val="007F4A3E"/>
+    <w:rsid w:val="007F4DBE"/>
+    <w:rsid w:val="007F7308"/>
+    <w:rsid w:val="007F7EF6"/>
+    <w:rsid w:val="00800BE2"/>
+    <w:rsid w:val="00801EBE"/>
+    <w:rsid w:val="00802502"/>
+    <w:rsid w:val="00802884"/>
+    <w:rsid w:val="008035DA"/>
+    <w:rsid w:val="00803B00"/>
+    <w:rsid w:val="008046AF"/>
+    <w:rsid w:val="008048FF"/>
+    <w:rsid w:val="00804EA2"/>
+    <w:rsid w:val="0080539D"/>
+    <w:rsid w:val="00807767"/>
+    <w:rsid w:val="00807844"/>
+    <w:rsid w:val="00807B90"/>
+    <w:rsid w:val="00810435"/>
+    <w:rsid w:val="0081061E"/>
+    <w:rsid w:val="00815C2A"/>
+    <w:rsid w:val="0081730B"/>
+    <w:rsid w:val="00821B0A"/>
+    <w:rsid w:val="00821E8F"/>
+    <w:rsid w:val="00823461"/>
+    <w:rsid w:val="00823E11"/>
+    <w:rsid w:val="0082422A"/>
+    <w:rsid w:val="00824BCC"/>
+    <w:rsid w:val="008251BF"/>
+    <w:rsid w:val="008253E5"/>
+    <w:rsid w:val="00825942"/>
+    <w:rsid w:val="00826201"/>
+    <w:rsid w:val="00826B97"/>
+    <w:rsid w:val="008272B2"/>
+    <w:rsid w:val="00827562"/>
+    <w:rsid w:val="00827600"/>
+    <w:rsid w:val="008306E1"/>
+    <w:rsid w:val="008317FF"/>
+    <w:rsid w:val="008326F3"/>
+    <w:rsid w:val="00833B4B"/>
+    <w:rsid w:val="00833D62"/>
+    <w:rsid w:val="00834D28"/>
+    <w:rsid w:val="0083551A"/>
+    <w:rsid w:val="00835758"/>
+    <w:rsid w:val="0084088A"/>
+    <w:rsid w:val="00840927"/>
+    <w:rsid w:val="0084301F"/>
+    <w:rsid w:val="008439ED"/>
+    <w:rsid w:val="00843C1F"/>
+    <w:rsid w:val="00846A0C"/>
+    <w:rsid w:val="00846EE6"/>
+    <w:rsid w:val="00850E3D"/>
+    <w:rsid w:val="00853EE4"/>
+    <w:rsid w:val="008558DB"/>
+    <w:rsid w:val="008560BB"/>
+    <w:rsid w:val="00856656"/>
+    <w:rsid w:val="00861107"/>
+    <w:rsid w:val="008614D0"/>
+    <w:rsid w:val="00864C65"/>
+    <w:rsid w:val="00865242"/>
+    <w:rsid w:val="00866580"/>
+    <w:rsid w:val="0086772B"/>
+    <w:rsid w:val="008725B7"/>
+    <w:rsid w:val="008737A0"/>
+    <w:rsid w:val="008737AD"/>
+    <w:rsid w:val="00874217"/>
+    <w:rsid w:val="00875594"/>
+    <w:rsid w:val="00875CAC"/>
+    <w:rsid w:val="008767E2"/>
+    <w:rsid w:val="00876DA4"/>
+    <w:rsid w:val="00877556"/>
+    <w:rsid w:val="00880F90"/>
+    <w:rsid w:val="00880FA5"/>
+    <w:rsid w:val="00881753"/>
+    <w:rsid w:val="00881A9E"/>
+    <w:rsid w:val="00884A7F"/>
+    <w:rsid w:val="008855F7"/>
+    <w:rsid w:val="00891AFE"/>
+    <w:rsid w:val="00891CE8"/>
+    <w:rsid w:val="00893362"/>
+    <w:rsid w:val="008934E0"/>
+    <w:rsid w:val="00894564"/>
+    <w:rsid w:val="00896597"/>
+    <w:rsid w:val="008966E1"/>
+    <w:rsid w:val="00897508"/>
+    <w:rsid w:val="008A0D4E"/>
+    <w:rsid w:val="008A12C5"/>
+    <w:rsid w:val="008A1A0A"/>
+    <w:rsid w:val="008A1FB8"/>
+    <w:rsid w:val="008A269D"/>
+    <w:rsid w:val="008A64A2"/>
+    <w:rsid w:val="008A6791"/>
+    <w:rsid w:val="008A6C8E"/>
+    <w:rsid w:val="008A7181"/>
+    <w:rsid w:val="008A7A68"/>
+    <w:rsid w:val="008B0402"/>
+    <w:rsid w:val="008B084E"/>
+    <w:rsid w:val="008B3236"/>
+    <w:rsid w:val="008B3284"/>
+    <w:rsid w:val="008B3E6F"/>
+    <w:rsid w:val="008B4217"/>
+    <w:rsid w:val="008B5474"/>
+    <w:rsid w:val="008B60A5"/>
+    <w:rsid w:val="008B7F2F"/>
+    <w:rsid w:val="008C1BE9"/>
+    <w:rsid w:val="008C1D04"/>
+    <w:rsid w:val="008C4540"/>
+    <w:rsid w:val="008C58DD"/>
+    <w:rsid w:val="008D0D2E"/>
+    <w:rsid w:val="008D192F"/>
+    <w:rsid w:val="008D2962"/>
+    <w:rsid w:val="008D6E3E"/>
+    <w:rsid w:val="008D6EEC"/>
+    <w:rsid w:val="008E0B27"/>
+    <w:rsid w:val="008E160C"/>
+    <w:rsid w:val="008E2E81"/>
+    <w:rsid w:val="008E303C"/>
+    <w:rsid w:val="008E3AFE"/>
+    <w:rsid w:val="008E52C3"/>
+    <w:rsid w:val="008E6A7C"/>
+    <w:rsid w:val="008E6D26"/>
+    <w:rsid w:val="008E72A5"/>
+    <w:rsid w:val="008E7D6C"/>
+    <w:rsid w:val="008F0574"/>
+    <w:rsid w:val="008F2888"/>
+    <w:rsid w:val="008F2CB3"/>
+    <w:rsid w:val="008F6051"/>
+    <w:rsid w:val="008F7CCA"/>
+    <w:rsid w:val="0090050A"/>
+    <w:rsid w:val="00900887"/>
+    <w:rsid w:val="00901414"/>
+    <w:rsid w:val="009018E2"/>
+    <w:rsid w:val="009019E1"/>
+    <w:rsid w:val="009021F1"/>
+    <w:rsid w:val="009045FF"/>
+    <w:rsid w:val="0090726F"/>
+    <w:rsid w:val="00910374"/>
+    <w:rsid w:val="009130FD"/>
+    <w:rsid w:val="009138BB"/>
+    <w:rsid w:val="0091420B"/>
+    <w:rsid w:val="00914505"/>
+    <w:rsid w:val="00914895"/>
+    <w:rsid w:val="00914CD5"/>
+    <w:rsid w:val="0091762D"/>
+    <w:rsid w:val="009204DC"/>
+    <w:rsid w:val="00922B6B"/>
+    <w:rsid w:val="0092397A"/>
+    <w:rsid w:val="00924E54"/>
+    <w:rsid w:val="009250E2"/>
+    <w:rsid w:val="00925280"/>
+    <w:rsid w:val="009256EC"/>
+    <w:rsid w:val="00925C18"/>
+    <w:rsid w:val="00926B2A"/>
+    <w:rsid w:val="00926D8B"/>
+    <w:rsid w:val="00926DB8"/>
+    <w:rsid w:val="009272F3"/>
+    <w:rsid w:val="0093008F"/>
+    <w:rsid w:val="009307E8"/>
+    <w:rsid w:val="0093128C"/>
+    <w:rsid w:val="00931E2F"/>
+    <w:rsid w:val="009339F4"/>
+    <w:rsid w:val="0093477B"/>
+    <w:rsid w:val="00935566"/>
+    <w:rsid w:val="00935623"/>
+    <w:rsid w:val="009360A1"/>
+    <w:rsid w:val="00937DD4"/>
+    <w:rsid w:val="00942BAF"/>
+    <w:rsid w:val="0094445F"/>
+    <w:rsid w:val="00945B84"/>
+    <w:rsid w:val="00946F11"/>
+    <w:rsid w:val="00946F28"/>
+    <w:rsid w:val="00947BB2"/>
+    <w:rsid w:val="0095096D"/>
+    <w:rsid w:val="009509F4"/>
+    <w:rsid w:val="0095325F"/>
+    <w:rsid w:val="00955B9D"/>
+    <w:rsid w:val="00957A33"/>
+    <w:rsid w:val="0096089B"/>
+    <w:rsid w:val="009626AA"/>
+    <w:rsid w:val="00964A39"/>
+    <w:rsid w:val="00965F4F"/>
+    <w:rsid w:val="00965F67"/>
+    <w:rsid w:val="00966A96"/>
+    <w:rsid w:val="00967369"/>
+    <w:rsid w:val="00971257"/>
+    <w:rsid w:val="0097141A"/>
+    <w:rsid w:val="00972358"/>
+    <w:rsid w:val="009725E0"/>
+    <w:rsid w:val="0097415B"/>
+    <w:rsid w:val="00975E90"/>
+    <w:rsid w:val="009764E1"/>
+    <w:rsid w:val="00976FFA"/>
+    <w:rsid w:val="009824FA"/>
+    <w:rsid w:val="00982E00"/>
+    <w:rsid w:val="00983075"/>
+    <w:rsid w:val="00984152"/>
+    <w:rsid w:val="00986078"/>
+    <w:rsid w:val="00986EEB"/>
+    <w:rsid w:val="009879AE"/>
+    <w:rsid w:val="0099070A"/>
+    <w:rsid w:val="00992C86"/>
+    <w:rsid w:val="0099409D"/>
+    <w:rsid w:val="00994A1F"/>
+    <w:rsid w:val="00994F50"/>
+    <w:rsid w:val="0099537F"/>
+    <w:rsid w:val="00996F6C"/>
+    <w:rsid w:val="009A2949"/>
+    <w:rsid w:val="009A3EB5"/>
+    <w:rsid w:val="009B002C"/>
+    <w:rsid w:val="009B0E70"/>
+    <w:rsid w:val="009B1063"/>
+    <w:rsid w:val="009B1484"/>
+    <w:rsid w:val="009B34E2"/>
+    <w:rsid w:val="009B3881"/>
+    <w:rsid w:val="009B4128"/>
+    <w:rsid w:val="009B417C"/>
+    <w:rsid w:val="009B607C"/>
+    <w:rsid w:val="009B71B0"/>
+    <w:rsid w:val="009C1172"/>
+    <w:rsid w:val="009C1863"/>
+    <w:rsid w:val="009C2DD2"/>
+    <w:rsid w:val="009C343E"/>
+    <w:rsid w:val="009C3C76"/>
+    <w:rsid w:val="009C3EDD"/>
+    <w:rsid w:val="009C4A35"/>
+    <w:rsid w:val="009D1806"/>
+    <w:rsid w:val="009D242A"/>
+    <w:rsid w:val="009D3244"/>
+    <w:rsid w:val="009D34D5"/>
+    <w:rsid w:val="009D355C"/>
+    <w:rsid w:val="009D3619"/>
+    <w:rsid w:val="009D3E06"/>
+    <w:rsid w:val="009D458B"/>
+    <w:rsid w:val="009D5497"/>
+    <w:rsid w:val="009D5809"/>
+    <w:rsid w:val="009D6064"/>
+    <w:rsid w:val="009E15AE"/>
+    <w:rsid w:val="009E2BA2"/>
+    <w:rsid w:val="009E31A1"/>
+    <w:rsid w:val="009E7E5D"/>
+    <w:rsid w:val="009F13D2"/>
+    <w:rsid w:val="009F1B96"/>
+    <w:rsid w:val="009F2033"/>
+    <w:rsid w:val="009F2935"/>
+    <w:rsid w:val="009F3128"/>
+    <w:rsid w:val="009F3BC9"/>
+    <w:rsid w:val="009F4045"/>
+    <w:rsid w:val="009F44DB"/>
+    <w:rsid w:val="009F45DD"/>
+    <w:rsid w:val="009F6CA5"/>
+    <w:rsid w:val="00A007B1"/>
+    <w:rsid w:val="00A00F5C"/>
+    <w:rsid w:val="00A01B19"/>
+    <w:rsid w:val="00A020B5"/>
+    <w:rsid w:val="00A0372C"/>
+    <w:rsid w:val="00A04DEF"/>
+    <w:rsid w:val="00A0794D"/>
+    <w:rsid w:val="00A11D9D"/>
+    <w:rsid w:val="00A12881"/>
+    <w:rsid w:val="00A12885"/>
+    <w:rsid w:val="00A13587"/>
+    <w:rsid w:val="00A136B1"/>
+    <w:rsid w:val="00A153D7"/>
+    <w:rsid w:val="00A1581E"/>
+    <w:rsid w:val="00A15858"/>
+    <w:rsid w:val="00A20347"/>
+    <w:rsid w:val="00A2131A"/>
+    <w:rsid w:val="00A23857"/>
+    <w:rsid w:val="00A23DB0"/>
+    <w:rsid w:val="00A2479C"/>
+    <w:rsid w:val="00A2534D"/>
+    <w:rsid w:val="00A2561E"/>
+    <w:rsid w:val="00A26AAE"/>
+    <w:rsid w:val="00A26C48"/>
+    <w:rsid w:val="00A3183D"/>
+    <w:rsid w:val="00A32D68"/>
+    <w:rsid w:val="00A3326B"/>
+    <w:rsid w:val="00A33ADC"/>
+    <w:rsid w:val="00A351EB"/>
+    <w:rsid w:val="00A36C2F"/>
+    <w:rsid w:val="00A4207C"/>
+    <w:rsid w:val="00A4371B"/>
+    <w:rsid w:val="00A4390C"/>
+    <w:rsid w:val="00A44E53"/>
+    <w:rsid w:val="00A4594B"/>
+    <w:rsid w:val="00A45AEF"/>
+    <w:rsid w:val="00A45EDA"/>
+    <w:rsid w:val="00A4733A"/>
+    <w:rsid w:val="00A5080F"/>
+    <w:rsid w:val="00A5231C"/>
+    <w:rsid w:val="00A52531"/>
+    <w:rsid w:val="00A53FA4"/>
+    <w:rsid w:val="00A553AA"/>
+    <w:rsid w:val="00A56697"/>
+    <w:rsid w:val="00A57F0C"/>
+    <w:rsid w:val="00A60457"/>
+    <w:rsid w:val="00A60647"/>
+    <w:rsid w:val="00A623C3"/>
+    <w:rsid w:val="00A62A54"/>
+    <w:rsid w:val="00A64643"/>
+    <w:rsid w:val="00A64DE9"/>
+    <w:rsid w:val="00A66480"/>
+    <w:rsid w:val="00A67648"/>
+    <w:rsid w:val="00A7059A"/>
+    <w:rsid w:val="00A7109C"/>
+    <w:rsid w:val="00A728C9"/>
+    <w:rsid w:val="00A7304A"/>
+    <w:rsid w:val="00A73779"/>
+    <w:rsid w:val="00A73DC0"/>
+    <w:rsid w:val="00A76645"/>
+    <w:rsid w:val="00A852E8"/>
+    <w:rsid w:val="00A871CD"/>
+    <w:rsid w:val="00A90729"/>
+    <w:rsid w:val="00A92383"/>
+    <w:rsid w:val="00A93C17"/>
+    <w:rsid w:val="00A947CE"/>
+    <w:rsid w:val="00A949B1"/>
+    <w:rsid w:val="00A9533A"/>
+    <w:rsid w:val="00A973D7"/>
+    <w:rsid w:val="00AA0B11"/>
+    <w:rsid w:val="00AA482F"/>
+    <w:rsid w:val="00AA4F4C"/>
+    <w:rsid w:val="00AA4FC8"/>
+    <w:rsid w:val="00AA5AEB"/>
+    <w:rsid w:val="00AA78EE"/>
+    <w:rsid w:val="00AB0FF6"/>
+    <w:rsid w:val="00AB44D1"/>
+    <w:rsid w:val="00AB4516"/>
+    <w:rsid w:val="00AB5594"/>
+    <w:rsid w:val="00AB60D4"/>
+    <w:rsid w:val="00AB7963"/>
+    <w:rsid w:val="00AB7BBB"/>
+    <w:rsid w:val="00AC016D"/>
+    <w:rsid w:val="00AC0612"/>
+    <w:rsid w:val="00AC15A5"/>
+    <w:rsid w:val="00AC43B1"/>
+    <w:rsid w:val="00AC49FE"/>
+    <w:rsid w:val="00AC5747"/>
+    <w:rsid w:val="00AC5CA8"/>
+    <w:rsid w:val="00AC726E"/>
+    <w:rsid w:val="00AD11A0"/>
+    <w:rsid w:val="00AD1C83"/>
+    <w:rsid w:val="00AD2A48"/>
+    <w:rsid w:val="00AD3C26"/>
+    <w:rsid w:val="00AD4D21"/>
+    <w:rsid w:val="00AD5826"/>
+    <w:rsid w:val="00AD78D7"/>
+    <w:rsid w:val="00AE000B"/>
+    <w:rsid w:val="00AE0F89"/>
+    <w:rsid w:val="00AE1616"/>
+    <w:rsid w:val="00AE1784"/>
+    <w:rsid w:val="00AE1819"/>
+    <w:rsid w:val="00AE203C"/>
+    <w:rsid w:val="00AE3A7C"/>
+    <w:rsid w:val="00AE3CD9"/>
+    <w:rsid w:val="00AE461B"/>
+    <w:rsid w:val="00AE5453"/>
+    <w:rsid w:val="00AE5F16"/>
+    <w:rsid w:val="00AF0636"/>
+    <w:rsid w:val="00AF28D5"/>
+    <w:rsid w:val="00AF2E6F"/>
+    <w:rsid w:val="00AF4C53"/>
+    <w:rsid w:val="00AF5712"/>
+    <w:rsid w:val="00B008CC"/>
+    <w:rsid w:val="00B03362"/>
+    <w:rsid w:val="00B033D5"/>
+    <w:rsid w:val="00B05C14"/>
+    <w:rsid w:val="00B06063"/>
+    <w:rsid w:val="00B061F0"/>
+    <w:rsid w:val="00B104EF"/>
+    <w:rsid w:val="00B13600"/>
+    <w:rsid w:val="00B14312"/>
+    <w:rsid w:val="00B15F16"/>
+    <w:rsid w:val="00B17C5F"/>
+    <w:rsid w:val="00B20570"/>
+    <w:rsid w:val="00B241D8"/>
+    <w:rsid w:val="00B27D76"/>
+    <w:rsid w:val="00B3342A"/>
+    <w:rsid w:val="00B34E2D"/>
+    <w:rsid w:val="00B3530D"/>
+    <w:rsid w:val="00B37853"/>
+    <w:rsid w:val="00B42671"/>
+    <w:rsid w:val="00B42DA1"/>
+    <w:rsid w:val="00B43A26"/>
+    <w:rsid w:val="00B462D6"/>
+    <w:rsid w:val="00B51F76"/>
+    <w:rsid w:val="00B56114"/>
+    <w:rsid w:val="00B56822"/>
+    <w:rsid w:val="00B620FD"/>
+    <w:rsid w:val="00B63C69"/>
+    <w:rsid w:val="00B63F73"/>
+    <w:rsid w:val="00B643F7"/>
+    <w:rsid w:val="00B6447F"/>
+    <w:rsid w:val="00B665F3"/>
+    <w:rsid w:val="00B671D5"/>
+    <w:rsid w:val="00B718E2"/>
+    <w:rsid w:val="00B7428A"/>
+    <w:rsid w:val="00B75AD6"/>
+    <w:rsid w:val="00B75CAE"/>
+    <w:rsid w:val="00B778E7"/>
+    <w:rsid w:val="00B82C83"/>
+    <w:rsid w:val="00B83071"/>
+    <w:rsid w:val="00B8773A"/>
+    <w:rsid w:val="00B87D6D"/>
+    <w:rsid w:val="00B9086E"/>
+    <w:rsid w:val="00B910CE"/>
+    <w:rsid w:val="00B9214F"/>
+    <w:rsid w:val="00B947AC"/>
+    <w:rsid w:val="00B94C83"/>
+    <w:rsid w:val="00B96908"/>
+    <w:rsid w:val="00B96EFF"/>
+    <w:rsid w:val="00B97F81"/>
+    <w:rsid w:val="00BA0948"/>
+    <w:rsid w:val="00BA12A4"/>
+    <w:rsid w:val="00BA2150"/>
+    <w:rsid w:val="00BA3A0E"/>
+    <w:rsid w:val="00BA3D75"/>
+    <w:rsid w:val="00BA3E11"/>
+    <w:rsid w:val="00BA4981"/>
+    <w:rsid w:val="00BA55E3"/>
+    <w:rsid w:val="00BA6065"/>
+    <w:rsid w:val="00BB0619"/>
+    <w:rsid w:val="00BB0E9F"/>
+    <w:rsid w:val="00BB201A"/>
+    <w:rsid w:val="00BB2F22"/>
+    <w:rsid w:val="00BB4104"/>
+    <w:rsid w:val="00BB6019"/>
+    <w:rsid w:val="00BB6DA6"/>
+    <w:rsid w:val="00BB707C"/>
+    <w:rsid w:val="00BC0899"/>
+    <w:rsid w:val="00BC3075"/>
+    <w:rsid w:val="00BC32C3"/>
+    <w:rsid w:val="00BC36FF"/>
+    <w:rsid w:val="00BC650B"/>
+    <w:rsid w:val="00BC7A54"/>
+    <w:rsid w:val="00BD12DB"/>
+    <w:rsid w:val="00BD228E"/>
+    <w:rsid w:val="00BD22A1"/>
+    <w:rsid w:val="00BD3C0D"/>
+    <w:rsid w:val="00BD53E9"/>
+    <w:rsid w:val="00BD6834"/>
+    <w:rsid w:val="00BD7BED"/>
+    <w:rsid w:val="00BE27E8"/>
+    <w:rsid w:val="00BE34B8"/>
+    <w:rsid w:val="00BE3E82"/>
+    <w:rsid w:val="00BE576F"/>
+    <w:rsid w:val="00BE67B0"/>
+    <w:rsid w:val="00BF09FC"/>
+    <w:rsid w:val="00BF1801"/>
+    <w:rsid w:val="00BF1DDE"/>
+    <w:rsid w:val="00BF31B3"/>
+    <w:rsid w:val="00BF54C7"/>
+    <w:rsid w:val="00BF7B27"/>
+    <w:rsid w:val="00BF7DEE"/>
+    <w:rsid w:val="00C009D9"/>
+    <w:rsid w:val="00C028DA"/>
+    <w:rsid w:val="00C04447"/>
+    <w:rsid w:val="00C064A2"/>
+    <w:rsid w:val="00C07178"/>
+    <w:rsid w:val="00C1068F"/>
+    <w:rsid w:val="00C12850"/>
+    <w:rsid w:val="00C12AFF"/>
+    <w:rsid w:val="00C12E1A"/>
+    <w:rsid w:val="00C1315E"/>
+    <w:rsid w:val="00C14DD7"/>
+    <w:rsid w:val="00C20F6A"/>
+    <w:rsid w:val="00C2236D"/>
+    <w:rsid w:val="00C2414F"/>
+    <w:rsid w:val="00C24179"/>
+    <w:rsid w:val="00C24B41"/>
+    <w:rsid w:val="00C25CF7"/>
+    <w:rsid w:val="00C27096"/>
+    <w:rsid w:val="00C30552"/>
+    <w:rsid w:val="00C308DA"/>
+    <w:rsid w:val="00C31347"/>
+    <w:rsid w:val="00C32184"/>
+    <w:rsid w:val="00C3325D"/>
+    <w:rsid w:val="00C34846"/>
+    <w:rsid w:val="00C3552F"/>
+    <w:rsid w:val="00C37447"/>
+    <w:rsid w:val="00C37F67"/>
+    <w:rsid w:val="00C40F17"/>
+    <w:rsid w:val="00C41F85"/>
+    <w:rsid w:val="00C43598"/>
+    <w:rsid w:val="00C442B7"/>
+    <w:rsid w:val="00C45267"/>
+    <w:rsid w:val="00C4575D"/>
+    <w:rsid w:val="00C47316"/>
+    <w:rsid w:val="00C4741D"/>
+    <w:rsid w:val="00C47539"/>
+    <w:rsid w:val="00C47B0C"/>
+    <w:rsid w:val="00C51C0E"/>
+    <w:rsid w:val="00C579F0"/>
+    <w:rsid w:val="00C61A27"/>
+    <w:rsid w:val="00C625FC"/>
+    <w:rsid w:val="00C64984"/>
+    <w:rsid w:val="00C66708"/>
+    <w:rsid w:val="00C67373"/>
+    <w:rsid w:val="00C67520"/>
+    <w:rsid w:val="00C7279C"/>
+    <w:rsid w:val="00C745B1"/>
+    <w:rsid w:val="00C75FB0"/>
+    <w:rsid w:val="00C766F0"/>
+    <w:rsid w:val="00C7691D"/>
+    <w:rsid w:val="00C775F4"/>
+    <w:rsid w:val="00C80DA6"/>
+    <w:rsid w:val="00C8140D"/>
+    <w:rsid w:val="00C81B64"/>
+    <w:rsid w:val="00C821FC"/>
+    <w:rsid w:val="00C82E0F"/>
+    <w:rsid w:val="00C82E73"/>
+    <w:rsid w:val="00C91292"/>
+    <w:rsid w:val="00C91483"/>
+    <w:rsid w:val="00C91806"/>
+    <w:rsid w:val="00C92E0A"/>
+    <w:rsid w:val="00C937C5"/>
+    <w:rsid w:val="00C97881"/>
+    <w:rsid w:val="00CA155B"/>
+    <w:rsid w:val="00CA3613"/>
+    <w:rsid w:val="00CA5887"/>
+    <w:rsid w:val="00CA7F63"/>
+    <w:rsid w:val="00CB0708"/>
+    <w:rsid w:val="00CB10CC"/>
+    <w:rsid w:val="00CB14E2"/>
+    <w:rsid w:val="00CB16DA"/>
+    <w:rsid w:val="00CB3654"/>
+    <w:rsid w:val="00CB6190"/>
+    <w:rsid w:val="00CC2625"/>
+    <w:rsid w:val="00CC317F"/>
+    <w:rsid w:val="00CC733D"/>
+    <w:rsid w:val="00CC7EFF"/>
+    <w:rsid w:val="00CD389C"/>
+    <w:rsid w:val="00CD7269"/>
+    <w:rsid w:val="00CE0467"/>
+    <w:rsid w:val="00CE1DB2"/>
+    <w:rsid w:val="00CE4175"/>
+    <w:rsid w:val="00CE42FB"/>
+    <w:rsid w:val="00CE562A"/>
+    <w:rsid w:val="00CE61C0"/>
+    <w:rsid w:val="00CF1352"/>
+    <w:rsid w:val="00CF177F"/>
+    <w:rsid w:val="00CF2047"/>
+    <w:rsid w:val="00CF2436"/>
+    <w:rsid w:val="00CF3D4C"/>
+    <w:rsid w:val="00CF3E9D"/>
+    <w:rsid w:val="00CF536F"/>
+    <w:rsid w:val="00CF5A6F"/>
+    <w:rsid w:val="00CF5E63"/>
+    <w:rsid w:val="00CF70F2"/>
+    <w:rsid w:val="00CF76AB"/>
+    <w:rsid w:val="00D00563"/>
+    <w:rsid w:val="00D00FC3"/>
+    <w:rsid w:val="00D04E85"/>
+    <w:rsid w:val="00D05C84"/>
+    <w:rsid w:val="00D06DFC"/>
+    <w:rsid w:val="00D07233"/>
+    <w:rsid w:val="00D07496"/>
+    <w:rsid w:val="00D0752E"/>
+    <w:rsid w:val="00D10185"/>
+    <w:rsid w:val="00D10BA0"/>
+    <w:rsid w:val="00D1101C"/>
+    <w:rsid w:val="00D1360B"/>
+    <w:rsid w:val="00D13668"/>
+    <w:rsid w:val="00D13BCD"/>
+    <w:rsid w:val="00D143DF"/>
+    <w:rsid w:val="00D14475"/>
+    <w:rsid w:val="00D16E3E"/>
+    <w:rsid w:val="00D17A5E"/>
+    <w:rsid w:val="00D21300"/>
+    <w:rsid w:val="00D245EE"/>
+    <w:rsid w:val="00D24CFE"/>
+    <w:rsid w:val="00D256B6"/>
+    <w:rsid w:val="00D26CFC"/>
+    <w:rsid w:val="00D27013"/>
+    <w:rsid w:val="00D275D3"/>
+    <w:rsid w:val="00D3067C"/>
+    <w:rsid w:val="00D31021"/>
+    <w:rsid w:val="00D32421"/>
+    <w:rsid w:val="00D32459"/>
+    <w:rsid w:val="00D34627"/>
+    <w:rsid w:val="00D3567E"/>
+    <w:rsid w:val="00D36A56"/>
+    <w:rsid w:val="00D36DAF"/>
+    <w:rsid w:val="00D4114E"/>
+    <w:rsid w:val="00D415C4"/>
+    <w:rsid w:val="00D41A02"/>
+    <w:rsid w:val="00D42214"/>
+    <w:rsid w:val="00D44E95"/>
+    <w:rsid w:val="00D4532E"/>
+    <w:rsid w:val="00D5162A"/>
+    <w:rsid w:val="00D52819"/>
+    <w:rsid w:val="00D52D5E"/>
+    <w:rsid w:val="00D54949"/>
+    <w:rsid w:val="00D54ED1"/>
+    <w:rsid w:val="00D55A90"/>
+    <w:rsid w:val="00D621FD"/>
+    <w:rsid w:val="00D63A37"/>
+    <w:rsid w:val="00D652ED"/>
+    <w:rsid w:val="00D66829"/>
+    <w:rsid w:val="00D67F75"/>
+    <w:rsid w:val="00D702F5"/>
+    <w:rsid w:val="00D74739"/>
+    <w:rsid w:val="00D75AC5"/>
+    <w:rsid w:val="00D75EED"/>
+    <w:rsid w:val="00D76935"/>
+    <w:rsid w:val="00D77F14"/>
+    <w:rsid w:val="00D80A5F"/>
+    <w:rsid w:val="00D82904"/>
+    <w:rsid w:val="00D8354F"/>
+    <w:rsid w:val="00D85FA9"/>
+    <w:rsid w:val="00D869DC"/>
+    <w:rsid w:val="00D86DEF"/>
+    <w:rsid w:val="00D87988"/>
+    <w:rsid w:val="00D910E2"/>
+    <w:rsid w:val="00D91A49"/>
+    <w:rsid w:val="00D921A2"/>
+    <w:rsid w:val="00D9395A"/>
+    <w:rsid w:val="00D93B84"/>
+    <w:rsid w:val="00D942EB"/>
+    <w:rsid w:val="00D9493F"/>
+    <w:rsid w:val="00D94C4C"/>
+    <w:rsid w:val="00D967A9"/>
+    <w:rsid w:val="00DA0025"/>
+    <w:rsid w:val="00DA04A7"/>
+    <w:rsid w:val="00DA15D4"/>
+    <w:rsid w:val="00DA1982"/>
+    <w:rsid w:val="00DA2A45"/>
+    <w:rsid w:val="00DA3D49"/>
+    <w:rsid w:val="00DA6615"/>
+    <w:rsid w:val="00DA6DBE"/>
+    <w:rsid w:val="00DA74D7"/>
+    <w:rsid w:val="00DA79B4"/>
+    <w:rsid w:val="00DB05EF"/>
+    <w:rsid w:val="00DB12AD"/>
+    <w:rsid w:val="00DB1A4F"/>
+    <w:rsid w:val="00DB4B37"/>
+    <w:rsid w:val="00DB5505"/>
+    <w:rsid w:val="00DB57B3"/>
+    <w:rsid w:val="00DB6137"/>
+    <w:rsid w:val="00DC03FA"/>
+    <w:rsid w:val="00DC0C00"/>
+    <w:rsid w:val="00DC277D"/>
+    <w:rsid w:val="00DC3368"/>
+    <w:rsid w:val="00DC4578"/>
+    <w:rsid w:val="00DC4D12"/>
+    <w:rsid w:val="00DC5262"/>
+    <w:rsid w:val="00DC57AF"/>
+    <w:rsid w:val="00DC59CA"/>
+    <w:rsid w:val="00DC7510"/>
+    <w:rsid w:val="00DC7CEC"/>
+    <w:rsid w:val="00DD023A"/>
+    <w:rsid w:val="00DD5829"/>
+    <w:rsid w:val="00DD6743"/>
+    <w:rsid w:val="00DD6B2E"/>
+    <w:rsid w:val="00DD6E3A"/>
+    <w:rsid w:val="00DD7336"/>
+    <w:rsid w:val="00DE0AAA"/>
+    <w:rsid w:val="00DE0C8B"/>
+    <w:rsid w:val="00DE2D38"/>
+    <w:rsid w:val="00DE5A75"/>
+    <w:rsid w:val="00DE7DB3"/>
+    <w:rsid w:val="00DE7EF6"/>
+    <w:rsid w:val="00DF3B03"/>
+    <w:rsid w:val="00DF463B"/>
+    <w:rsid w:val="00DF466B"/>
+    <w:rsid w:val="00DF4C11"/>
+    <w:rsid w:val="00DF6D13"/>
+    <w:rsid w:val="00DF7EF2"/>
+    <w:rsid w:val="00E00E89"/>
+    <w:rsid w:val="00E01F75"/>
+    <w:rsid w:val="00E034B0"/>
+    <w:rsid w:val="00E03553"/>
+    <w:rsid w:val="00E0401C"/>
+    <w:rsid w:val="00E0403A"/>
+    <w:rsid w:val="00E042B5"/>
+    <w:rsid w:val="00E04619"/>
+    <w:rsid w:val="00E04732"/>
+    <w:rsid w:val="00E04A91"/>
+    <w:rsid w:val="00E04EB2"/>
+    <w:rsid w:val="00E053F2"/>
+    <w:rsid w:val="00E05DF7"/>
+    <w:rsid w:val="00E12961"/>
+    <w:rsid w:val="00E129D3"/>
+    <w:rsid w:val="00E136EB"/>
+    <w:rsid w:val="00E1503C"/>
+    <w:rsid w:val="00E15668"/>
+    <w:rsid w:val="00E17C90"/>
+    <w:rsid w:val="00E21E28"/>
+    <w:rsid w:val="00E24262"/>
+    <w:rsid w:val="00E24BC9"/>
+    <w:rsid w:val="00E26CE2"/>
+    <w:rsid w:val="00E304CE"/>
+    <w:rsid w:val="00E30A52"/>
+    <w:rsid w:val="00E30C1F"/>
+    <w:rsid w:val="00E325B2"/>
+    <w:rsid w:val="00E34449"/>
+    <w:rsid w:val="00E34D19"/>
+    <w:rsid w:val="00E36007"/>
+    <w:rsid w:val="00E367FF"/>
+    <w:rsid w:val="00E36EB1"/>
+    <w:rsid w:val="00E41513"/>
+    <w:rsid w:val="00E41681"/>
+    <w:rsid w:val="00E41A8A"/>
+    <w:rsid w:val="00E41D8D"/>
+    <w:rsid w:val="00E422F0"/>
+    <w:rsid w:val="00E43C85"/>
+    <w:rsid w:val="00E43E1C"/>
+    <w:rsid w:val="00E445EF"/>
+    <w:rsid w:val="00E50AE3"/>
+    <w:rsid w:val="00E51073"/>
+    <w:rsid w:val="00E514E7"/>
+    <w:rsid w:val="00E5208C"/>
+    <w:rsid w:val="00E52921"/>
+    <w:rsid w:val="00E536D9"/>
+    <w:rsid w:val="00E55A91"/>
+    <w:rsid w:val="00E56EC4"/>
+    <w:rsid w:val="00E612C8"/>
+    <w:rsid w:val="00E61F50"/>
+    <w:rsid w:val="00E62224"/>
+    <w:rsid w:val="00E64099"/>
+    <w:rsid w:val="00E67EB5"/>
+    <w:rsid w:val="00E7176D"/>
+    <w:rsid w:val="00E73341"/>
+    <w:rsid w:val="00E7638A"/>
+    <w:rsid w:val="00E766D1"/>
+    <w:rsid w:val="00E80AFC"/>
+    <w:rsid w:val="00E841D7"/>
+    <w:rsid w:val="00E86CCB"/>
+    <w:rsid w:val="00E86FE2"/>
+    <w:rsid w:val="00E877E3"/>
+    <w:rsid w:val="00E909A3"/>
+    <w:rsid w:val="00E93A1E"/>
+    <w:rsid w:val="00E943DB"/>
+    <w:rsid w:val="00E95E1A"/>
+    <w:rsid w:val="00E95F02"/>
+    <w:rsid w:val="00EA147F"/>
+    <w:rsid w:val="00EA16D9"/>
+    <w:rsid w:val="00EA28EF"/>
+    <w:rsid w:val="00EA3E88"/>
+    <w:rsid w:val="00EA7D46"/>
+    <w:rsid w:val="00EB149D"/>
+    <w:rsid w:val="00EB2581"/>
+    <w:rsid w:val="00EB4AB7"/>
+    <w:rsid w:val="00EC1835"/>
+    <w:rsid w:val="00EC19F5"/>
+    <w:rsid w:val="00EC1F22"/>
+    <w:rsid w:val="00EC2E1F"/>
+    <w:rsid w:val="00EC3440"/>
+    <w:rsid w:val="00EC686B"/>
+    <w:rsid w:val="00EC6E7F"/>
+    <w:rsid w:val="00EC6FBE"/>
+    <w:rsid w:val="00EC7645"/>
+    <w:rsid w:val="00ED14CD"/>
+    <w:rsid w:val="00ED26C7"/>
+    <w:rsid w:val="00ED4176"/>
+    <w:rsid w:val="00ED4738"/>
+    <w:rsid w:val="00ED5BA4"/>
+    <w:rsid w:val="00ED5CE9"/>
+    <w:rsid w:val="00ED6519"/>
+    <w:rsid w:val="00EE1324"/>
+    <w:rsid w:val="00EE2C3F"/>
+    <w:rsid w:val="00EE3326"/>
+    <w:rsid w:val="00EE387B"/>
+    <w:rsid w:val="00EE5C61"/>
+    <w:rsid w:val="00EE72E9"/>
+    <w:rsid w:val="00EE75D8"/>
+    <w:rsid w:val="00EE7F06"/>
+    <w:rsid w:val="00EF0D63"/>
+    <w:rsid w:val="00EF19F0"/>
+    <w:rsid w:val="00EF2DB0"/>
+    <w:rsid w:val="00EF394B"/>
+    <w:rsid w:val="00EF665F"/>
+    <w:rsid w:val="00EF6D3F"/>
+    <w:rsid w:val="00EF77E8"/>
+    <w:rsid w:val="00F01178"/>
+    <w:rsid w:val="00F029F7"/>
+    <w:rsid w:val="00F03738"/>
+    <w:rsid w:val="00F04172"/>
+    <w:rsid w:val="00F047CE"/>
+    <w:rsid w:val="00F04D7B"/>
+    <w:rsid w:val="00F07286"/>
+    <w:rsid w:val="00F10D5D"/>
+    <w:rsid w:val="00F11351"/>
+    <w:rsid w:val="00F11FFF"/>
+    <w:rsid w:val="00F12103"/>
+    <w:rsid w:val="00F12404"/>
+    <w:rsid w:val="00F14A4C"/>
+    <w:rsid w:val="00F20CC6"/>
+    <w:rsid w:val="00F217D7"/>
+    <w:rsid w:val="00F2278B"/>
+    <w:rsid w:val="00F229B3"/>
+    <w:rsid w:val="00F22D34"/>
+    <w:rsid w:val="00F25D9D"/>
+    <w:rsid w:val="00F3155F"/>
+    <w:rsid w:val="00F31747"/>
+    <w:rsid w:val="00F31BCA"/>
+    <w:rsid w:val="00F325AF"/>
+    <w:rsid w:val="00F33EB8"/>
+    <w:rsid w:val="00F347F3"/>
+    <w:rsid w:val="00F34BB1"/>
+    <w:rsid w:val="00F36E5C"/>
+    <w:rsid w:val="00F37481"/>
+    <w:rsid w:val="00F40085"/>
+    <w:rsid w:val="00F422B8"/>
+    <w:rsid w:val="00F426B1"/>
+    <w:rsid w:val="00F43ECF"/>
+    <w:rsid w:val="00F4538E"/>
+    <w:rsid w:val="00F463F3"/>
+    <w:rsid w:val="00F46D17"/>
+    <w:rsid w:val="00F47229"/>
+    <w:rsid w:val="00F52E35"/>
+    <w:rsid w:val="00F53324"/>
+    <w:rsid w:val="00F54BCA"/>
+    <w:rsid w:val="00F55823"/>
+    <w:rsid w:val="00F57D86"/>
+    <w:rsid w:val="00F60E41"/>
+    <w:rsid w:val="00F61EC1"/>
+    <w:rsid w:val="00F62067"/>
+    <w:rsid w:val="00F62CCE"/>
+    <w:rsid w:val="00F62DBA"/>
+    <w:rsid w:val="00F637C8"/>
+    <w:rsid w:val="00F655BD"/>
+    <w:rsid w:val="00F6560B"/>
+    <w:rsid w:val="00F65881"/>
+    <w:rsid w:val="00F66172"/>
+    <w:rsid w:val="00F676CA"/>
+    <w:rsid w:val="00F719CB"/>
+    <w:rsid w:val="00F71D7A"/>
+    <w:rsid w:val="00F71DCD"/>
+    <w:rsid w:val="00F7224A"/>
+    <w:rsid w:val="00F73B82"/>
+    <w:rsid w:val="00F74548"/>
+    <w:rsid w:val="00F76D37"/>
+    <w:rsid w:val="00F772C4"/>
+    <w:rsid w:val="00F80397"/>
+    <w:rsid w:val="00F81D0A"/>
+    <w:rsid w:val="00F835F6"/>
+    <w:rsid w:val="00F836F0"/>
+    <w:rsid w:val="00F8432A"/>
+    <w:rsid w:val="00F847ED"/>
+    <w:rsid w:val="00F84B40"/>
+    <w:rsid w:val="00F84E7F"/>
+    <w:rsid w:val="00F85D66"/>
+    <w:rsid w:val="00F90ADB"/>
+    <w:rsid w:val="00F90D77"/>
+    <w:rsid w:val="00F92424"/>
+    <w:rsid w:val="00F93B56"/>
+    <w:rsid w:val="00F944D4"/>
+    <w:rsid w:val="00F95C21"/>
+    <w:rsid w:val="00F95DA6"/>
+    <w:rsid w:val="00F96007"/>
+    <w:rsid w:val="00F967A1"/>
+    <w:rsid w:val="00F97DEA"/>
+    <w:rsid w:val="00FA01EF"/>
+    <w:rsid w:val="00FA0435"/>
+    <w:rsid w:val="00FA09AF"/>
+    <w:rsid w:val="00FA298F"/>
+    <w:rsid w:val="00FA2B1E"/>
+    <w:rsid w:val="00FA36F6"/>
+    <w:rsid w:val="00FA47DD"/>
+    <w:rsid w:val="00FA4852"/>
+    <w:rsid w:val="00FA75A1"/>
+    <w:rsid w:val="00FB4166"/>
+    <w:rsid w:val="00FB540F"/>
+    <w:rsid w:val="00FB5D15"/>
+    <w:rsid w:val="00FB5DE7"/>
+    <w:rsid w:val="00FB61EB"/>
+    <w:rsid w:val="00FB693D"/>
+    <w:rsid w:val="00FB6B5B"/>
+    <w:rsid w:val="00FC0799"/>
+    <w:rsid w:val="00FC1D24"/>
+    <w:rsid w:val="00FC39A6"/>
+    <w:rsid w:val="00FC3A62"/>
+    <w:rsid w:val="00FC453E"/>
+    <w:rsid w:val="00FC4FA9"/>
+    <w:rsid w:val="00FC5194"/>
+    <w:rsid w:val="00FD0032"/>
+    <w:rsid w:val="00FD02E4"/>
+    <w:rsid w:val="00FD0A64"/>
+    <w:rsid w:val="00FD0E7F"/>
+    <w:rsid w:val="00FD1613"/>
+    <w:rsid w:val="00FD2DB4"/>
+    <w:rsid w:val="00FD3668"/>
+    <w:rsid w:val="00FD3B0A"/>
+    <w:rsid w:val="00FD4602"/>
+    <w:rsid w:val="00FD627A"/>
+    <w:rsid w:val="00FD7657"/>
+    <w:rsid w:val="00FD7B98"/>
+    <w:rsid w:val="00FE0BE4"/>
+    <w:rsid w:val="00FE16E7"/>
+    <w:rsid w:val="00FE1C7E"/>
+    <w:rsid w:val="00FE2118"/>
+    <w:rsid w:val="00FE3C47"/>
+    <w:rsid w:val="00FE3FEB"/>
+    <w:rsid w:val="00FE623C"/>
+    <w:rsid w:val="00FE63B9"/>
+    <w:rsid w:val="00FE74D9"/>
+    <w:rsid w:val="00FE79C3"/>
+    <w:rsid w:val="00FF050E"/>
+    <w:rsid w:val="00FF09C7"/>
+    <w:rsid w:val="00FF289E"/>
+    <w:rsid w:val="00FF4ABA"/>
+    <w:rsid w:val="00FF607B"/>
+    <w:rsid w:val="00FF6B5B"/>
+    <w:rsid w:val="00FF7366"/>
+    <w:rsid w:val="00FF7DAA"/>
+    <w:rsid w:val="08C05526"/>
+    <w:rsid w:val="1449C90A"/>
+    <w:rsid w:val="231B700B"/>
+    <w:rsid w:val="2AE788B7"/>
+    <w:rsid w:val="313FF975"/>
+    <w:rsid w:val="31A75D35"/>
+    <w:rsid w:val="363E9E7B"/>
+    <w:rsid w:val="364C84B2"/>
+    <w:rsid w:val="376A44B1"/>
+    <w:rsid w:val="39E265F1"/>
+    <w:rsid w:val="3B631AE8"/>
+    <w:rsid w:val="41463BB8"/>
+    <w:rsid w:val="508FE78C"/>
+    <w:rsid w:val="5EDA1D06"/>
+    <w:rsid w:val="62090178"/>
+    <w:rsid w:val="6DD5D2A9"/>
+    <w:rsid w:val="7AAC485F"/>
+    <w:rsid w:val="7C070976"/>
+    <w:rsid w:val="7EC1A90C"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5979A04E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8DFFEE4F-E643-462A-85B5-6BC61D348D80}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E01F75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C7578"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE67B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE67B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE67B0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE67B0"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="004D1645"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="004D1645"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="009F3BC9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00605787"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="001D04EA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="007D39D6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009204DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D0B07"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D0B07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="009879AE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="009879AE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D4532E"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D4532E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D4532E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4ED2"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF3B03"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="163E70"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003920E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="163E70"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:pPr/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A0FE9"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable11">
+    <w:name w:val="Plain Table 11"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable1"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="008C4540"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0002655D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0002655D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0002655D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0002655D"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0002655D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="32"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C776D"/>
     <w:pPr>
-      <w:ind w:left="4742" w:hanging="443"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C7578"/>
     <w:rPr>
-      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:eastAsia="Bookman Old Style" w:cs="Bookman Old Style"/>
-      <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00296A54"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="en-us" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@une.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/part-46/section-46.102" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@une.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.box.com/wopi/files/2415145345943/WOPIServiceId_TP_BOX_2/WOPIUserId_27238188642/irb@une.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/part-46/section-46.102" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-45/part-46/section-46.102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/pdfs/irb-participation-research-study-approved-or-exempted-external-irb-notification-form" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@une.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@une.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.edu/pdfs/irb-determination-human-subject-research-form" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
 
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rkennedy1\Desktop\RES-F-003_Rev%200_Application%20to%20Participate%20in%20Research%20Activities%20at%20an%20External%20Institution%20(test).dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8CC453DED692401BB0F40B46DE313F4F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D471A01-B265-4F38-ACFB-B9952D69C0BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="8CC453DED692401BB0F40B46DE313F4F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FBFD233E678F4FE5A7B45DF7F5C19D3D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C2367AF-01DE-41D1-A509-B782D3C7E44C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="FBFD233E678F4FE5A7B45DF7F5C19D3D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE3CFE72063648C3816623A146861019"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{22C25AE4-2445-4913-92F9-77F65D4AE187}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="DE3CFE72063648C3816623A146861019"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D874AF11A95F48F289733874494EFD51"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{276A9671-5721-4269-8A1D-866E901C8B2D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="D874AF11A95F48F289733874494EFD51"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="701533C94553449BB923CD0A054BB1E4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2D7DBC96-4FEA-4401-A7B7-9AA21090D330}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="701533C94553449BB923CD0A054BB1E4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8795B4B1848D42FAA8219C3D87524226"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F8636DF4-D427-4EFC-8752-3D966D92167F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="8795B4B1848D42FAA8219C3D87524226"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C1F85">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD6635538D0442CCB725C3866A7BBBDF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B583C10-A314-4FC2-AC13-A85D698ED32A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="DD6635538D0442CCB725C3866A7BBBDF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0B6726B738044C4889E84FF865223F61"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7B27A244-431C-4A82-B055-1CFF493FC13E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="0B6726B738044C4889E84FF865223F61"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1609BF29196C409790A309F6871E7988"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4523FFC8-4DD0-41BC-811B-880D9C91CA35}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="1609BF29196C409790A309F6871E7988"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C1F85">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8081433FCAB4481580D08B11AEB1B724"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B5B72727-822F-4F31-B5AC-DD9ABCC06AE5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="8081433FCAB4481580D08B11AEB1B724"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A35A25990B44B86B60D0B6E7EB62929"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8EC9BFEB-844D-47D3-9A1A-1420866026D0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="5A35A25990B44B86B60D0B6E7EB62929"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3CEB33CF4FDD4534AEDCBD6019383F08"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BB9730F7-2E74-4F42-8ADA-D01E1822319A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007845BF" w:rsidRDefault="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="3CEB33CF4FDD4534AEDCBD6019383F08"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C1F85">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E30891D06D5244DBB49F3AF1C090DAD8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9C1CF1F5-AFF7-40E1-AC2D-B84A2A108282}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="E30891D06D5244DBB49F3AF1C090DAD8"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="95DA4A61A8FB4CC7A27EA5EE1D8F38AE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1FF5879C-74FF-48AC-8639-20BA6206F607}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="95DA4A61A8FB4CC7A27EA5EE1D8F38AE"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A159140DB401400BB63E5A6CD141A0B0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B7404B2A-77F7-4634-860D-6725E7C5BFFC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="A159140DB401400BB63E5A6CD141A0B0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5779FC3987C34607996B0AFBC3442773"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64848808-42BD-4EFC-B17F-15A14E9F827E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="5779FC3987C34607996B0AFBC3442773"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C7E913F9D3314E488F3758D66045B391"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{02F16EF7-97C1-4BA6-9057-D73BF00CB9C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="C7E913F9D3314E488F3758D66045B391"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C1F85">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="503D6B8665AF4A9DBB1162CE9CA7B24A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0647F298-27B2-41E7-8A4E-BC228D56BA86}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="503D6B8665AF4A9DBB1162CE9CA7B24A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F747A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EEB4FF5BC0014BEE8D6C671707798357"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{493EF68C-A390-41B2-82B0-D915E357642C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="EEB4FF5BC0014BEE8D6C671707798357"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="451AB5C25810448B9E6487DB2DFEC80A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1BD45C92-CA50-4D5C-92A7-99DF3F32818F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="451AB5C25810448B9E6487DB2DFEC80A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7952215E54D64BDC8FF0A826FAA5A815"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1AB03A8C-516F-4E34-88AC-42BB898736CD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="7952215E54D64BDC8FF0A826FAA5A815"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A40D2D4B124546AFA08CD195EF5D4B0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C30A2B9-2DDA-4FEB-A7C3-A284EBA1BD8C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="A40D2D4B124546AFA08CD195EF5D4B0E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A57B63A13E0244FBBA7D9FF3A43F910E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{03C4DEFC-C4D8-4EF2-89FB-B9138322D806}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="A57B63A13E0244FBBA7D9FF3A43F910E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5D6E25B5F0F34227A17C3EE82845171C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D246EB9A-BC6B-4ED1-A564-135EFFC7C4CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="5D6E25B5F0F34227A17C3EE82845171C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EE05FC72D8F41B9A10E3891A390CAE2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0E4FC97-B5B2-43DC-8A27-76BAEAF6B111}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="1EE05FC72D8F41B9A10E3891A390CAE2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="15EF7927B8F44F659E1BC3C34EB51B7B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E2B94CA-F204-4C57-8303-FC607F39F4FF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="15EF7927B8F44F659E1BC3C34EB51B7B"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8207E46DE5E4EAFA6388173AC60AC37"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E4061309-8C6E-4179-9D6B-BFEB3A970BA2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="C8207E46DE5E4EAFA6388173AC60AC37"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CB31C0BBC36F437AB2E7EDA949A1C248"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FB5DFB6F-0579-48FC-891E-A7BD17BE9C54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="CB31C0BBC36F437AB2E7EDA949A1C248"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A4D1A8578546432694F0EB1561C5663C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18B0190B-6E3D-4A12-B63A-04A9CF8247BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="A4D1A8578546432694F0EB1561C5663C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4823FA907CFC4FEBBB78C52776395C57"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{43352BBD-EBF6-4C34-9465-05F7B30DC898}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="4823FA907CFC4FEBBB78C52776395C57"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8D42C1DCB6F04A4ABB8727126CF0E366"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{71036B6F-BE4E-41A3-8819-F41AF4F3A586}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="8D42C1DCB6F04A4ABB8727126CF0E366"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="83BC78F7744B409388F2A26A6E955CC2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{15BB44C6-7342-4A87-9072-8FA97E4964A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E9209D" w:rsidRDefault="007845BF" w:rsidP="007845BF">
+          <w:pPr>
+            <w:pStyle w:val="83BC78F7744B409388F2A26A6E955CC2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="722534C1A4927149B528D31DC99F9948"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EC39750B-A010-FE46-B536-FAD479005011}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000E7DD2" w:rsidRDefault="00823E11" w:rsidP="00823E11">
+          <w:pPr>
+            <w:pStyle w:val="722534C1A4927149B528D31DC99F9948"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2CDBE1929A7974EA2BD5A3FBEAD25CF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE6DBECD-C437-3641-AD86-BF797553ECB1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000E7DD2" w:rsidRDefault="00823E11" w:rsidP="00823E11">
+          <w:pPr>
+            <w:pStyle w:val="B2CDBE1929A7974EA2BD5A3FBEAD25CF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007F09D4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="163E70"/>
+            </w:rPr>
+            <w:t>Enter text</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007845BF"/>
+    <w:rsid w:val="0000457A"/>
+    <w:rsid w:val="000C6468"/>
+    <w:rsid w:val="000E7DD2"/>
+    <w:rsid w:val="00121076"/>
+    <w:rsid w:val="00160E34"/>
+    <w:rsid w:val="00162DE4"/>
+    <w:rsid w:val="00170F38"/>
+    <w:rsid w:val="0017117C"/>
+    <w:rsid w:val="0018628A"/>
+    <w:rsid w:val="001D52A5"/>
+    <w:rsid w:val="002244E0"/>
+    <w:rsid w:val="002C33CC"/>
+    <w:rsid w:val="00301014"/>
+    <w:rsid w:val="00345D72"/>
+    <w:rsid w:val="003B61E1"/>
+    <w:rsid w:val="00420208"/>
+    <w:rsid w:val="00420C3B"/>
+    <w:rsid w:val="004405A0"/>
+    <w:rsid w:val="00445BC2"/>
+    <w:rsid w:val="004675DD"/>
+    <w:rsid w:val="0048534F"/>
+    <w:rsid w:val="004E148A"/>
+    <w:rsid w:val="00511F8C"/>
+    <w:rsid w:val="00521F88"/>
+    <w:rsid w:val="005F3562"/>
+    <w:rsid w:val="00616656"/>
+    <w:rsid w:val="00694DF6"/>
+    <w:rsid w:val="00695949"/>
+    <w:rsid w:val="006C6B32"/>
+    <w:rsid w:val="006E72B1"/>
+    <w:rsid w:val="00706923"/>
+    <w:rsid w:val="007356B4"/>
+    <w:rsid w:val="007465BA"/>
+    <w:rsid w:val="007845BF"/>
+    <w:rsid w:val="007A50E1"/>
+    <w:rsid w:val="007D47AF"/>
+    <w:rsid w:val="00823E11"/>
+    <w:rsid w:val="00945685"/>
+    <w:rsid w:val="009D3509"/>
+    <w:rsid w:val="00A05E7A"/>
+    <w:rsid w:val="00A44764"/>
+    <w:rsid w:val="00AC3F78"/>
+    <w:rsid w:val="00BA4333"/>
+    <w:rsid w:val="00BB3114"/>
+    <w:rsid w:val="00BF1801"/>
+    <w:rsid w:val="00CB16DA"/>
+    <w:rsid w:val="00D07233"/>
+    <w:rsid w:val="00D200DB"/>
+    <w:rsid w:val="00E164C2"/>
+    <w:rsid w:val="00E9209D"/>
+    <w:rsid w:val="00ED7EBF"/>
+    <w:rsid w:val="00F024D7"/>
+    <w:rsid w:val="00F6613D"/>
+    <w:rsid w:val="00F667AE"/>
+    <w:rsid w:val="00F875E6"/>
+    <w:rsid w:val="00FC6206"/>
+    <w:rsid w:val="00FF085D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823E11"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CC453DED692401BB0F40B46DE313F4F">
+    <w:name w:val="8CC453DED692401BB0F40B46DE313F4F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBFD233E678F4FE5A7B45DF7F5C19D3D">
+    <w:name w:val="FBFD233E678F4FE5A7B45DF7F5C19D3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE3CFE72063648C3816623A146861019">
+    <w:name w:val="DE3CFE72063648C3816623A146861019"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="722534C1A4927149B528D31DC99F9948">
+    <w:name w:val="722534C1A4927149B528D31DC99F9948"/>
+    <w:rsid w:val="00823E11"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2CDBE1929A7974EA2BD5A3FBEAD25CF">
+    <w:name w:val="B2CDBE1929A7974EA2BD5A3FBEAD25CF"/>
+    <w:rsid w:val="00823E11"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D874AF11A95F48F289733874494EFD51">
+    <w:name w:val="D874AF11A95F48F289733874494EFD51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="701533C94553449BB923CD0A054BB1E4">
+    <w:name w:val="701533C94553449BB923CD0A054BB1E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8795B4B1848D42FAA8219C3D87524226">
+    <w:name w:val="8795B4B1848D42FAA8219C3D87524226"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD6635538D0442CCB725C3866A7BBBDF">
+    <w:name w:val="DD6635538D0442CCB725C3866A7BBBDF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B6726B738044C4889E84FF865223F61">
+    <w:name w:val="0B6726B738044C4889E84FF865223F61"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1609BF29196C409790A309F6871E7988">
+    <w:name w:val="1609BF29196C409790A309F6871E7988"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8081433FCAB4481580D08B11AEB1B724">
+    <w:name w:val="8081433FCAB4481580D08B11AEB1B724"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A35A25990B44B86B60D0B6E7EB62929">
+    <w:name w:val="5A35A25990B44B86B60D0B6E7EB62929"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CEB33CF4FDD4534AEDCBD6019383F08">
+    <w:name w:val="3CEB33CF4FDD4534AEDCBD6019383F08"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E30891D06D5244DBB49F3AF1C090DAD8">
+    <w:name w:val="E30891D06D5244DBB49F3AF1C090DAD8"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95DA4A61A8FB4CC7A27EA5EE1D8F38AE">
+    <w:name w:val="95DA4A61A8FB4CC7A27EA5EE1D8F38AE"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A159140DB401400BB63E5A6CD141A0B0">
+    <w:name w:val="A159140DB401400BB63E5A6CD141A0B0"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5779FC3987C34607996B0AFBC3442773">
+    <w:name w:val="5779FC3987C34607996B0AFBC3442773"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7E913F9D3314E488F3758D66045B391">
+    <w:name w:val="C7E913F9D3314E488F3758D66045B391"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="503D6B8665AF4A9DBB1162CE9CA7B24A">
+    <w:name w:val="503D6B8665AF4A9DBB1162CE9CA7B24A"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEB4FF5BC0014BEE8D6C671707798357">
+    <w:name w:val="EEB4FF5BC0014BEE8D6C671707798357"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="451AB5C25810448B9E6487DB2DFEC80A">
+    <w:name w:val="451AB5C25810448B9E6487DB2DFEC80A"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7952215E54D64BDC8FF0A826FAA5A815">
+    <w:name w:val="7952215E54D64BDC8FF0A826FAA5A815"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A40D2D4B124546AFA08CD195EF5D4B0E">
+    <w:name w:val="A40D2D4B124546AFA08CD195EF5D4B0E"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A57B63A13E0244FBBA7D9FF3A43F910E">
+    <w:name w:val="A57B63A13E0244FBBA7D9FF3A43F910E"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D6E25B5F0F34227A17C3EE82845171C">
+    <w:name w:val="5D6E25B5F0F34227A17C3EE82845171C"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EE05FC72D8F41B9A10E3891A390CAE2">
+    <w:name w:val="1EE05FC72D8F41B9A10E3891A390CAE2"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15EF7927B8F44F659E1BC3C34EB51B7B">
+    <w:name w:val="15EF7927B8F44F659E1BC3C34EB51B7B"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8207E46DE5E4EAFA6388173AC60AC37">
+    <w:name w:val="C8207E46DE5E4EAFA6388173AC60AC37"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB31C0BBC36F437AB2E7EDA949A1C248">
+    <w:name w:val="CB31C0BBC36F437AB2E7EDA949A1C248"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4D1A8578546432694F0EB1561C5663C">
+    <w:name w:val="A4D1A8578546432694F0EB1561C5663C"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4823FA907CFC4FEBBB78C52776395C57">
+    <w:name w:val="4823FA907CFC4FEBBB78C52776395C57"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D42C1DCB6F04A4ABB8727126CF0E366">
+    <w:name w:val="8D42C1DCB6F04A4ABB8727126CF0E366"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83BC78F7744B409388F2A26A6E955CC2">
+    <w:name w:val="83BC78F7744B409388F2A26A6E955CC2"/>
+    <w:rsid w:val="007845BF"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:encoding w:val="macintosh"/>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC28870E0EE09846BE1C6159E4A6579E" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f313e6a2932f499b24dc536f459dccfb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="78d12f04-f576-41dc-b994-6fa4289f52e3" xmlns:ns4="b83b324e-99e8-49e1-891f-ace0e59784cb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="540d7b4f3ea33206d9b1768fbdfc2ac0" ns3:_="" ns4:_="">
+    <xsd:import namespace="78d12f04-f576-41dc-b994-6fa4289f52e3"/>
+    <xsd:import namespace="b83b324e-99e8-49e1-891f-ace0e59784cb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="78d12f04-f576-41dc-b994-6fa4289f52e3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="10" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="22" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b83b324e-99e8-49e1-891f-ace0e59784cb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="13" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b83b324e-99e8-49e1-891f-ace0e59784cb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_activity xmlns="78d12f04-f576-41dc-b994-6fa4289f52e3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{533C650C-09E6-44FF-A152-BEA0875EBAD7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="78d12f04-f576-41dc-b994-6fa4289f52e3"/>
+    <ds:schemaRef ds:uri="b83b324e-99e8-49e1-891f-ace0e59784cb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAB41F9F-3F83-49EC-8ECD-66E66212D9B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b83b324e-99e8-49e1-891f-ace0e59784cb"/>
+    <ds:schemaRef ds:uri="78d12f04-f576-41dc-b994-6fa4289f52e3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BF743E1-68DB-400A-AFEB-E86FF0630BB0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E298B185-B7AE-4AB8-9A9E-4CBE3F28FA4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1498c521-b49a-4d87-930c-508ef37b1fc6}" enabled="0" method="" siteId="{1498c521-b49a-4d87-930c-508ef37b1fc6}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>RES-F-003_Rev 0_Application to Participate in Research Activities at an External Institution (test).dotx</Template>
   <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>3088</Words>
+  <Characters>17607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>146</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company>MaineHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>20654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="60" baseType="variant">
+      <vt:variant>
+        <vt:i4>6881372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:irb@une.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179741</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.une.edu/pdfs/irb-participation-research-study-approved-or-exempted-external-irb-notification-form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667829</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.une.edu/pdfs/irb-determination-human-subject-research-form</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883616</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ecfr.gov/current/title-45/part-46/section-46.102</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>p-46.102(j)</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228280</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ecfr.gov/current/title-45/part-46/section-46.102</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>p-46.102(e)(1)</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ecfr.gov/current/title-45/part-46/section-46.102</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>p-46.102(l)</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441918</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>irb@une.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>SectionC</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:irb@une.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>AppendixA</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>une une</dc:creator>
-  <dc:title>University of New England</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Bob Kennedy</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2021-12-02T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100AC28870E0EE09846BE1C6159E4A6579E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Acrobat PDFMaker 21 for Word</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2022-01-07T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>