--- v0 (2025-10-08)
+++ v1 (2026-04-18)
@@ -359,112 +359,126 @@
       <w:r w:rsidRPr="00FB79FD">
         <w:rPr>
           <w:b/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Trainee Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEB104C" w14:textId="77777777" w:rsidR="00B26C71" w:rsidRPr="00D2613B" w:rsidRDefault="00757434" w:rsidP="00D2613B">
       <w:pPr>
         <w:ind w:left="3225" w:right="2592" w:hanging="259"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A466E04" wp14:editId="7AF79A38">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A466E04" wp14:editId="517F74F4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>623570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>180340</wp:posOffset>
+                  <wp:posOffset>180975</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6522720" cy="3155950"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="6670040" cy="2505075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21513"/>
-[...1 lines deleted...]
-                    <wp:lineTo x="21512" y="0"/>
+                    <wp:lineTo x="0" y="21518"/>
+                    <wp:lineTo x="21530" y="21518"/>
+                    <wp:lineTo x="21530" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="13" name="Rectangle 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6522720" cy="3155950"/>
+                          <a:ext cx="6670040" cy="2505075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="07E43F79" w14:textId="77777777" w:rsidR="000236EF" w:rsidRPr="00D2613B" w:rsidRDefault="000236EF" w:rsidP="000236EF">
+                          <w:p w14:paraId="7695930C" w14:textId="77777777" w:rsidR="001F0124" w:rsidRDefault="001F0124" w:rsidP="000236EF">
+                            <w:pPr>
+                              <w:widowControl/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                              <w:autoSpaceDE/>
+                              <w:autoSpaceDN/>
+                              <w:spacing w:after="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="07E43F79" w14:textId="21B6A2F0" w:rsidR="000236EF" w:rsidRPr="00D2613B" w:rsidRDefault="000236EF" w:rsidP="000236EF">
                             <w:pPr>
                               <w:widowControl/>
                               <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                               <w:autoSpaceDE/>
                               <w:autoSpaceDN/>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D2613B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Directions for Applicants</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5A63B270" w14:textId="178E0471" w:rsidR="005D69B8" w:rsidRDefault="005D69B8" w:rsidP="00757434">
                             <w:pPr>
                               <w:widowControl/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
@@ -555,51 +569,51 @@
                               <w:autoSpaceDN/>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D2613B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Please provid</w:t>
                             </w:r>
                             <w:r w:rsidR="000B759D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>e us with a current resume or curriculum vitae (CV)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D2613B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="31DA7D8C" w14:textId="77777777" w:rsidR="000236EF" w:rsidRDefault="00784365" w:rsidP="00757434">
+                          <w:p w14:paraId="6C67F8F6" w14:textId="065B532F" w:rsidR="001F0124" w:rsidRPr="001F0124" w:rsidRDefault="00784365" w:rsidP="001F0124">
                             <w:pPr>
                               <w:widowControl/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                               <w:autoSpaceDE/>
                               <w:autoSpaceDN/>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Provide name and contact information for </w:t>
                             </w:r>
                             <w:r w:rsidR="000236EF" w:rsidRPr="00D2613B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
@@ -621,61 +635,58 @@
                             <w:r w:rsidR="000236EF" w:rsidRPr="00D2613B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> leadership skills</w:t>
                             </w:r>
                             <w:r w:rsidR="00DA3AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>. References</w:t>
                             </w:r>
                             <w:r w:rsidR="00D41248">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> are waived for current UNE students.</w:t>
                             </w:r>
                             <w:r w:rsidR="00283A67">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="260F3CCD" w14:textId="392A97A7" w:rsidR="000236EF" w:rsidRPr="00A021CC" w:rsidRDefault="00FB79FD" w:rsidP="00757434">
+                          <w:p w14:paraId="260F3CCD" w14:textId="392A97A7" w:rsidR="000236EF" w:rsidRPr="00A021CC" w:rsidRDefault="00FB79FD" w:rsidP="001F0124">
                             <w:pPr>
                               <w:widowControl/>
-                              <w:numPr>
-[...2 lines deleted...]
-                              </w:numPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                               <w:autoSpaceDE/>
                               <w:autoSpaceDN/>
                               <w:spacing w:after="120"/>
+                              <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A021CC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                               <w:t>E-mail a</w:t>
                             </w:r>
                             <w:r w:rsidR="000236EF" w:rsidRPr="00A021CC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                               <w:t xml:space="preserve"> completed application, resume/CV, and </w:t>
                             </w:r>
                             <w:r w:rsidR="008A3A0C" w:rsidRPr="00CF1735">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -714,242 +725,99 @@
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                               <w:t xml:space="preserve">, Maine LEND Training Director, at </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId9" w:history="1">
                               <w:r w:rsidR="00AC4326" w:rsidRPr="00571CA6">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:i/>
                                 </w:rPr>
                                 <w:t>jpeck1@une.edu</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="000236EF" w:rsidRPr="00A021CC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="319C4F41" w14:textId="77777777" w:rsidR="000236EF" w:rsidRPr="00757434" w:rsidRDefault="00784365" w:rsidP="00757434">
-[...153 lines deleted...]
-                          <w:p w14:paraId="48A664D8" w14:textId="77777777" w:rsidR="000236EF" w:rsidRPr="00757434" w:rsidRDefault="000236EF" w:rsidP="00757434">
+                          <w:p w14:paraId="48A664D8" w14:textId="4431AC8F" w:rsidR="000236EF" w:rsidRPr="00757434" w:rsidRDefault="000236EF" w:rsidP="00757434">
                             <w:pPr>
                               <w:widowControl/>
                               <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                               <w:autoSpaceDE/>
                               <w:autoSpaceDN/>
                               <w:ind w:left="1440"/>
                             </w:pPr>
-                            <w:r>
-[...4 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7A466E04" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:14.2pt;width:513.6pt;height:248.5pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ3OdKqQIAANEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kTdcGdYqgRYcB&#10;XRu0HXpWZCk2IImapMTOfv0oyXHfOwy7yBIfH8nPJM/OO63IVjjfgCnp+GBEiTAcqsasS/rz4erL&#10;CSU+MFMxBUaUdCc8PZ9//nTW2pmYQA2qEo4giPGz1pa0DsHOisLzWmjmD8AKg0oJTrOAT7cuKsda&#10;RNeqmIxGx0ULrrIOuPAepZdZSecJX0rBw62UXgSiSoq5hXS6dK7iWczP2GztmK0b3qfB/iELzRqD&#10;QQeoSxYY2bjmDZRuuAMPMhxw0AVI2XCRasBqxqNX1dzXzIpUC5Lj7UCT/3+w/Ga7dKSp8N8dUmKY&#10;xn90h6wxs1aCoAwJaq2fod29Xbr+5fEaq+2k0/GLdZAukbobSBVdIByFx9PJ5OsEueeoOxxPp6fT&#10;RHvx5G6dD98EaBIvJXUYP5HJttc+YEg03ZvEaB5UU101SqVH7BRxoRzZMvzHjHNhwji5q43+AVWW&#10;Y6+M+r+NYuyJLD7ZizFE6rmIlAK+CKJMDGUgBs35REkRiclUpFvYKRHtlLkTEjnF4icpkQH5bY6+&#10;ZpXI4umHuSTAiCwx/oCdi/wAO2fZ20dXkYZhcB79LbHsPHikyGDC4KwbA+49AIXM95Gz/Z6kTE1k&#10;KXSrDk3idQXVDpvPQZ5Kb/lVgw1wzXxYModjiE2DqyXc4iEVtCWF/kZJDe73e/Joj9OBWkpaHOuS&#10;+l8b5gQl6rvBuTkdHx3FPZAeR9PUmO65ZvVcYzb6ArCrxrjELE9XdHZB7a/SgX7EDbSIUVHFDMfY&#10;JeXB7R8XIa8b3GFcLBbJDGffsnBt7i2P4JHg2OAP3SNztp+CgAN0A/sVwGavhiHbRk8Di00A2aRJ&#10;eeK1px73RurnfsfFxfT8nayeNvH8DwAAAP//AwBQSwMEFAAGAAgAAAAhALvqMRXdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyog9VAG7KpEAIhTtAC4urGSxIRryPbTQJf&#10;j3uC42hGM2/KzWx7MZIPnWOEy0UGgrh2puMG4e314WIFIkTNRveOCeGbAmyq05NSF8ZNvKVxFxuR&#10;SjgUGqGNcSikDHVLVoeFG4iT9+m81TFJ30jj9ZTKbS9Vll1JqztOC60e6K6l+mt3sAj18/rFf4z5&#10;47i1PDy5af3+cx8Rz8/m2xsQkeb4F4YjfkKHKjHt3YFNED1COhIR1GoJ4uhm6lqB2CPkKl+CrEr5&#10;/0D1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAnc50qpAgAA0QUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALvqMRXdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" fillcolor="#dbe5f1 [660]" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="7A466E04" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:49.1pt;margin-top:14.25pt;width:525.2pt;height:197.25pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRgI5QqQIAANEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTdsFdYqgRYcB&#10;XVu0HXpWZCk2IImapMTOfv0oyXG7fuww7CKLFPlIPpM8Peu1IlvhfAumopODkhJhONStWVf0x8Pl&#10;pxNKfGCmZgqMqOhOeHq2+PjhtLNzMYUGVC0cQRDj552taBOCnReF543QzB+AFQYfJTjNAopuXdSO&#10;dYiuVTEty6OiA1dbB1x4j9qL/EgXCV9KwcONlF4EoiqKuYV0unSu4lksTtl87ZhtWj6kwf4hC81a&#10;g0FHqAsWGNm49hWUbrkDDzIccNAFSNlykWrAaibli2ruG2ZFqgXJ8Xakyf8/WH69vXWkrfHffabE&#10;MI3/6A5ZY2atBEEdEtRZP0e7e3vrBsnjNVbbS6fjF+sgfSJ1N5Iq+kA4Ko+OjsvyELnn+DadlbPy&#10;eBZRiyd363z4KkCTeKmow/iJTLa98iGb7k1iNA+qrS9bpZIQO0WcK0e2DP8x41yYMEnuaqO/Q531&#10;2Cvl8LdRjT2R1Sd7NWaTei4ipdz+CKJMDGUgBs35RE0RiclUpFvYKRHtlLkTEjnF4qcpkRH5dY6+&#10;YbXI6tm7uSTAiCwx/oidi3wHO2c52EdXkYZhdC7/llh2Hj1SZDBhdNatAfcWgELmh8jZfk9Spiay&#10;FPpVjybxuoJ6h83nIE+lt/yyxQa4Yj7cModjiE2DqyXc4CEVdBWF4UZJA+7XW/poj9OBr5R0ONYV&#10;9T83zAlK1DeDc/Nlchh7MSThcHY8RcE9f1k9fzEbfQ7YVRNcYpana7QPan+VDvQjbqBljIpPzHCM&#10;XVEe3F44D3nd4A7jYrlMZjj7loUrc295BI8ExwZ/6B+Zs8MUBByga9ivADZ/MQzZNnoaWG4CyDZN&#10;yhOvA/W4N1I/DzsuLqbncrJ62sSL3wAAAP//AwBQSwMEFAAGAAgAAAAhAOdeyg3fAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo09BWScimQgiEOEELiKsbL0lEvI5sNwl8&#10;Pe4JjqMZzbwpt7PpxUjOd5YRlosEBHFtdccNwtvrw1UGwgfFWvWWCeGbPGyr87NSFdpOvKNxHxoR&#10;S9gXCqENYSik9HVLRvmFHYij92mdUSFK10jt1BTLTS/TJNlIozqOC60a6K6l+mt/NAj1c/7iPsb1&#10;47gzPDzZKX//uQ+Ilxfz7Q2IQHP4C8MJP6JDFZkO9sjaix4hz9KYREizNYiTv1xlGxAHhFV6nYCs&#10;Svn/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkYCOUKkCAADRBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA517KDd8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAADBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" fillcolor="#dbe5f1 [660]" stroked="f" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="07E43F79" w14:textId="77777777" w:rsidR="000236EF" w:rsidRPr="00D2613B" w:rsidRDefault="000236EF" w:rsidP="000236EF">
+                    <w:p w14:paraId="7695930C" w14:textId="77777777" w:rsidR="001F0124" w:rsidRDefault="001F0124" w:rsidP="000236EF">
+                      <w:pPr>
+                        <w:widowControl/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                        <w:autoSpaceDE/>
+                        <w:autoSpaceDN/>
+                        <w:spacing w:after="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="07E43F79" w14:textId="21B6A2F0" w:rsidR="000236EF" w:rsidRPr="00D2613B" w:rsidRDefault="000236EF" w:rsidP="000236EF">
                       <w:pPr>
                         <w:widowControl/>
                         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D2613B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Directions for Applicants</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5A63B270" w14:textId="178E0471" w:rsidR="005D69B8" w:rsidRDefault="005D69B8" w:rsidP="00757434">
                       <w:pPr>
                         <w:widowControl/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
@@ -1040,51 +908,51 @@
                         <w:autoSpaceDN/>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D2613B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Please provid</w:t>
                       </w:r>
                       <w:r w:rsidR="000B759D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>e us with a current resume or curriculum vitae (CV)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D2613B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="31DA7D8C" w14:textId="77777777" w:rsidR="000236EF" w:rsidRDefault="00784365" w:rsidP="00757434">
+                    <w:p w14:paraId="6C67F8F6" w14:textId="065B532F" w:rsidR="001F0124" w:rsidRPr="001F0124" w:rsidRDefault="00784365" w:rsidP="001F0124">
                       <w:pPr>
                         <w:widowControl/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Provide name and contact information for </w:t>
                       </w:r>
                       <w:r w:rsidR="000236EF" w:rsidRPr="00D2613B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
@@ -1106,61 +974,58 @@
                       <w:r w:rsidR="000236EF" w:rsidRPr="00D2613B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> leadership skills</w:t>
                       </w:r>
                       <w:r w:rsidR="00DA3AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>. References</w:t>
                       </w:r>
                       <w:r w:rsidR="00D41248">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> are waived for current UNE students.</w:t>
                       </w:r>
                       <w:r w:rsidR="00283A67">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="260F3CCD" w14:textId="392A97A7" w:rsidR="000236EF" w:rsidRPr="00A021CC" w:rsidRDefault="00FB79FD" w:rsidP="00757434">
+                    <w:p w14:paraId="260F3CCD" w14:textId="392A97A7" w:rsidR="000236EF" w:rsidRPr="00A021CC" w:rsidRDefault="00FB79FD" w:rsidP="001F0124">
                       <w:pPr>
                         <w:widowControl/>
-                        <w:numPr>
-[...2 lines deleted...]
-                        </w:numPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:spacing w:after="120"/>
+                        <w:ind w:left="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A021CC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                         <w:t>E-mail a</w:t>
                       </w:r>
                       <w:r w:rsidR="000236EF" w:rsidRPr="00A021CC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                         <w:t xml:space="preserve"> completed application, resume/CV, and </w:t>
                       </w:r>
                       <w:r w:rsidR="008A3A0C" w:rsidRPr="00CF1735">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1199,218 +1064,58 @@
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                         <w:t xml:space="preserve">, Maine LEND Training Director, at </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId11" w:history="1">
                         <w:r w:rsidR="00AC4326" w:rsidRPr="00571CA6">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:i/>
                           </w:rPr>
                           <w:t>jpeck1@une.edu</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="000236EF" w:rsidRPr="00A021CC">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="319C4F41" w14:textId="77777777" w:rsidR="000236EF" w:rsidRPr="00757434" w:rsidRDefault="00784365" w:rsidP="00757434">
-[...153 lines deleted...]
-                    <w:p w14:paraId="48A664D8" w14:textId="77777777" w:rsidR="000236EF" w:rsidRPr="00757434" w:rsidRDefault="000236EF" w:rsidP="00757434">
+                    <w:p w14:paraId="48A664D8" w14:textId="4431AC8F" w:rsidR="000236EF" w:rsidRPr="00757434" w:rsidRDefault="000236EF" w:rsidP="00757434">
                       <w:pPr>
                         <w:widowControl/>
                         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:ind w:left="1440"/>
                       </w:pPr>
-                      <w:r>
-[...4 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DCFBFE" w14:textId="77777777" w:rsidR="00D2613B" w:rsidRPr="00D2613B" w:rsidRDefault="00D2613B" w:rsidP="00D2613B">
       <w:pPr>
         <w:ind w:left="2160" w:right="1880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33BC0495" w14:textId="77777777" w:rsidR="00D2613B" w:rsidRPr="00757434" w:rsidRDefault="00D2613B" w:rsidP="00D2613B">
       <w:pPr>
         <w:ind w:left="540" w:right="1880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1871,116 +1576,161 @@
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D313810" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="005B473C" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5440782E" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="005B473C" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="5440782E" w14:textId="4853C9C3" w:rsidR="005B473C" w:rsidRDefault="005B473C" w:rsidP="00367B7A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4929"/>
+          <w:tab w:val="left" w:pos="9671"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51700E3D" w14:textId="52DF102D" w:rsidR="00367B7A" w:rsidRDefault="00367B7A" w:rsidP="00367B7A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4929"/>
+          <w:tab w:val="left" w:pos="9671"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527C7C44" w14:textId="77777777" w:rsidR="00367B7A" w:rsidRDefault="00367B7A" w:rsidP="00367B7A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4929"/>
+          <w:tab w:val="left" w:pos="9671"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484F69A8" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="005B473C" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484F69A8" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="005B473C" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="55D0A382" w14:textId="77777777" w:rsidR="001F0124" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29952FEB" w14:textId="77777777" w:rsidR="00BC5B0D" w:rsidRPr="005B473C" w:rsidRDefault="00802887" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="29952FEB" w14:textId="63372699" w:rsidR="00BC5B0D" w:rsidRPr="005B473C" w:rsidRDefault="00802887" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Please check the applicable graduate student or pre/post-professional trainee discipline</w:t>
       </w:r>
       <w:r w:rsidR="00BC5B0D" w:rsidRPr="005B473C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5C14B3" w14:textId="77777777" w:rsidR="00BC5B0D" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="5B5C14B3" w14:textId="77777777" w:rsidR="00BC5B0D" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="1006173755"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1989,51 +1739,51 @@
         <w:sdtContent>
           <w:r w:rsidR="00BC5B0D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC5B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Audiology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7692F80E" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="7692F80E" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1513449040"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2049,51 +1799,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006204E4" w:rsidRPr="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="006204E4" w:rsidRPr="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ursing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4339E7" w14:textId="77777777" w:rsidR="00BC5B0D" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="7F4339E7" w14:textId="77777777" w:rsidR="00BC5B0D" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="648560303"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2102,97 +1852,97 @@
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC5B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Occupational Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511146D5" w14:textId="5E9CB4D1" w:rsidR="00BC5B0D" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="511146D5" w14:textId="5E9CB4D1" w:rsidR="00BC5B0D" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-849952540"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00563E73">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC5B0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Physical Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED73338" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="1ED73338" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="528840047"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2201,51 +1951,51 @@
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006204E4" w:rsidRPr="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D4BD04" w14:textId="77777777" w:rsidR="006204E4" w:rsidRPr="006204E4" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="40D4BD04" w14:textId="77777777" w:rsidR="006204E4" w:rsidRPr="006204E4" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="1811360971"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2261,143 +2011,143 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006204E4" w:rsidRPr="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="006204E4" w:rsidRPr="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>chool Psychology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C641BD8" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="3C641BD8" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1000729808"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Social Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678CFBB1" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="678CFBB1" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="1860001764"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Special Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A0A76B" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="26A0A76B" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="106323288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2443,51 +2193,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0052358F" w:rsidRPr="00207ADF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other Disciplines:</w:t>
       </w:r>
       <w:r w:rsidR="0052358F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448C88B7" w14:textId="77777777" w:rsidR="008A3A0C" w:rsidRPr="008A3A0C" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="448C88B7" w14:textId="77777777" w:rsidR="008A3A0C" w:rsidRPr="008A3A0C" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-770618124"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2496,51 +2246,51 @@
         <w:sdtContent>
           <w:r w:rsidR="00207ADF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00207ADF" w:rsidRPr="008A3A0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A3A0C" w:rsidRPr="00207ADF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Family Discipline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E65A913" w14:textId="77777777" w:rsidR="008A3A0C" w:rsidRPr="008A3A0C" w:rsidRDefault="00AC4326" w:rsidP="00BC5B0D">
+    <w:p w14:paraId="5E65A913" w14:textId="77777777" w:rsidR="008A3A0C" w:rsidRPr="008A3A0C" w:rsidRDefault="001F0124" w:rsidP="00BC5B0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-2064254633"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2610,281 +2360,281 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="005D69B8" w:rsidRPr="005B473C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Highest level of education: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D11C515" w14:textId="77777777" w:rsidR="006204E4" w:rsidRPr="006204E4" w:rsidRDefault="00AC4326" w:rsidP="006204E4">
+    <w:p w14:paraId="3D11C515" w14:textId="77777777" w:rsidR="006204E4" w:rsidRPr="006204E4" w:rsidRDefault="001F0124" w:rsidP="006204E4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="222653480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> High School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC299AE" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="006204E4">
+    <w:p w14:paraId="6DC299AE" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="006204E4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1902519999"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Associates Degree</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8EAD5B" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="006204E4">
+    <w:p w14:paraId="5D8EAD5B" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="006204E4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="-158386053"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Bachelor’s Degree</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459D73B8" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="00AC4326" w:rsidP="006204E4">
+    <w:p w14:paraId="459D73B8" w14:textId="77777777" w:rsidR="006204E4" w:rsidRDefault="001F0124" w:rsidP="006204E4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="265583506"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006204E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006204E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Graduate Degree</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446D36C1" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="00AC4326" w:rsidP="005B473C">
+    <w:p w14:paraId="446D36C1" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="001F0124" w:rsidP="005B473C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="43565369"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005B473C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005B473C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Doctoral Degree</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDA6CF2" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="00AC4326" w:rsidP="005B473C">
+    <w:p w14:paraId="2CDA6CF2" w14:textId="77777777" w:rsidR="005B473C" w:rsidRDefault="001F0124" w:rsidP="005B473C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4929"/>
           <w:tab w:val="left" w:pos="9671"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:id w:val="1656643385"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3260,126 +3010,102 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F19389F" w14:textId="77777777" w:rsidR="00CA4E69" w:rsidRDefault="00CA4E69" w:rsidP="00CA4E69">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="259DDBDE" w14:textId="77777777" w:rsidR="00CA4E69" w:rsidRPr="000236EF" w:rsidRDefault="00CA4E69" w:rsidP="00CA4E69">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34089EA7" w14:textId="77777777" w:rsidR="005B473C" w:rsidRPr="005B473C" w:rsidRDefault="005B473C" w:rsidP="005B473C">
+    <w:p w14:paraId="49BB3FB0" w14:textId="77777777" w:rsidR="005B473C" w:rsidRPr="005B473C" w:rsidRDefault="005B473C" w:rsidP="00367B7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="194" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="919" w:right="540"/>
+        <w:ind w:right="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49BB3FB0" w14:textId="77777777" w:rsidR="005B473C" w:rsidRPr="005B473C" w:rsidRDefault="005B473C" w:rsidP="005B473C">
-[...9 lines deleted...]
-    <w:p w14:paraId="2F8726AB" w14:textId="77777777" w:rsidR="00C0547E" w:rsidRPr="005B6AFF" w:rsidRDefault="000B759D" w:rsidP="000B759D">
+    <w:p w14:paraId="2F8726AB" w14:textId="3774BAE1" w:rsidR="00C0547E" w:rsidRPr="00367B7A" w:rsidRDefault="000B759D" w:rsidP="00367B7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="194" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A021CC">
+      <w:r w:rsidRPr="00367B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe any </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Describe any experience, service-related or volunteer work in which you have been involved </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6AFF" w:rsidRPr="00367B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">experience, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A021CC">
+        <w:t xml:space="preserve">with people </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3A0C" w:rsidRPr="00367B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">service-related or volunteer work in which you have been involved </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B6AFF">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6AFF" w:rsidRPr="00367B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">with people </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> neurodevelopmental disabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A021CC">
+      <w:r w:rsidRPr="00367B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE33EE4" w14:textId="77777777" w:rsidR="005B6AFF" w:rsidRDefault="005B6AFF" w:rsidP="005B6AFF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="194" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF0A9B1" w14:textId="77777777" w:rsidR="00CA4E69" w:rsidRDefault="00CA4E69" w:rsidP="005B6AFF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="194" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -4093,102 +3819,105 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF0185"/>
     <w:rsid w:val="000236EF"/>
     <w:rsid w:val="00027DD1"/>
     <w:rsid w:val="000359ED"/>
     <w:rsid w:val="000567B4"/>
     <w:rsid w:val="000938B0"/>
     <w:rsid w:val="000B759D"/>
     <w:rsid w:val="001016A9"/>
     <w:rsid w:val="00133D5D"/>
+    <w:rsid w:val="001F0124"/>
     <w:rsid w:val="00207ADF"/>
     <w:rsid w:val="002277B2"/>
     <w:rsid w:val="00283A67"/>
     <w:rsid w:val="0031420D"/>
     <w:rsid w:val="00321199"/>
+    <w:rsid w:val="00367B7A"/>
     <w:rsid w:val="003B6BDF"/>
     <w:rsid w:val="003D3129"/>
     <w:rsid w:val="00445968"/>
     <w:rsid w:val="00472AD9"/>
     <w:rsid w:val="004F43B1"/>
     <w:rsid w:val="0052358F"/>
     <w:rsid w:val="00563E73"/>
     <w:rsid w:val="00593BBE"/>
     <w:rsid w:val="005B473C"/>
     <w:rsid w:val="005B6AFF"/>
     <w:rsid w:val="005D69B8"/>
     <w:rsid w:val="006204E4"/>
     <w:rsid w:val="007043B0"/>
     <w:rsid w:val="0072504F"/>
     <w:rsid w:val="00757434"/>
     <w:rsid w:val="00784365"/>
     <w:rsid w:val="00786C41"/>
     <w:rsid w:val="00802887"/>
     <w:rsid w:val="0088026B"/>
     <w:rsid w:val="008A3A0C"/>
     <w:rsid w:val="008C28D8"/>
     <w:rsid w:val="009947E0"/>
+    <w:rsid w:val="00A017F1"/>
     <w:rsid w:val="00A021CC"/>
     <w:rsid w:val="00A05DAB"/>
     <w:rsid w:val="00A311DD"/>
     <w:rsid w:val="00A83504"/>
     <w:rsid w:val="00A92D7B"/>
     <w:rsid w:val="00AC4326"/>
     <w:rsid w:val="00AD47D2"/>
     <w:rsid w:val="00B05906"/>
     <w:rsid w:val="00B26C71"/>
     <w:rsid w:val="00B4241F"/>
     <w:rsid w:val="00BC5B0D"/>
     <w:rsid w:val="00C0547E"/>
     <w:rsid w:val="00CA4E69"/>
     <w:rsid w:val="00CF1735"/>
     <w:rsid w:val="00D2613B"/>
     <w:rsid w:val="00D41248"/>
     <w:rsid w:val="00D52C85"/>
     <w:rsid w:val="00DA3AA8"/>
     <w:rsid w:val="00DE009D"/>
     <w:rsid w:val="00E00564"/>
     <w:rsid w:val="00E1369B"/>
     <w:rsid w:val="00E55694"/>
     <w:rsid w:val="00EE51EF"/>
     <w:rsid w:val="00EF0185"/>
     <w:rsid w:val="00EF0CCC"/>
@@ -4329,99 +4058,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="0" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:locked="0"/>
+    <w:lsdException w:name="Normal Table" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:locked="0" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:locked="0" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:locked="0" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8265,50 +7996,51 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00436CDB"/>
     <w:rsid w:val="00085CCC"/>
     <w:rsid w:val="000C36F5"/>
     <w:rsid w:val="0024176C"/>
     <w:rsid w:val="004078FB"/>
     <w:rsid w:val="00436CDB"/>
     <w:rsid w:val="00566832"/>
+    <w:rsid w:val="005923B2"/>
     <w:rsid w:val="005D6BD9"/>
     <w:rsid w:val="00641379"/>
     <w:rsid w:val="00672FC5"/>
     <w:rsid w:val="007A7A92"/>
     <w:rsid w:val="007B6F08"/>
     <w:rsid w:val="007E1A58"/>
     <w:rsid w:val="00885E9D"/>
     <w:rsid w:val="00AE6311"/>
     <w:rsid w:val="00B15DF9"/>
     <w:rsid w:val="00D4703B"/>
     <w:rsid w:val="00D94FB3"/>
     <w:rsid w:val="00E90C51"/>
     <w:rsid w:val="00ED7437"/>
     <w:rsid w:val="00F0751A"/>
     <w:rsid w:val="00F4236C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -8425,98 +8157,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9115,78 +8850,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00849643-7BCD-4BBF-A5D3-506652806EA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>283</Words>
-  <Characters>1614</Characters>
+  <Characters>1616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>~Traineeship Program~</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of New England</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1894</CharactersWithSpaces>
+  <CharactersWithSpaces>1896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>~Traineeship Program~</dc:title>
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2016-10-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">