--- v0 (2025-10-07)
+++ v1 (2026-06-25)
@@ -1,20451 +1,2366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...16167 lines deleted...]
-    <w:p w:rsidR="00073BDD" w:rsidRDefault="00073BDD" w:rsidP="00073BDD">
+    <w:p w14:paraId="2FDF715B" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
       <w:pPr>
-        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:color w:val="C00000"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Form AS 4 (B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C804F" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>UNIVERSITY OF NEW ENGLAND BACHELOR OF SOCIAL WORK PROGRAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA31EC8" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ASSESSMENT OF STUDENT LEARNING OUTCOMES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E0AE74" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PROGRAM OPTION (ON CAMPUS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E918323" w14:textId="3776C6FD" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACADEMIC YEAR </w:t>
+      </w:r>
+      <w:r w:rsidR="005E254F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F60BE3D" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9720" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00073BDD" w:rsidRPr="00BE53E0" w:rsidTr="00595F5C">
+      <w:tr w:rsidR="00262F63" w14:paraId="10CD87D3" w14:textId="77777777" w:rsidTr="00A903FE">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F12E8" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>COMPETENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59354BEF" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>COMPETENCY BENCHMARK (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4770" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CAF0130" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:ind w:right="-100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PERCENTAGE OF STUDENTS ACHIEVING BENCHMARK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262F63" w14:paraId="7D3099FF" w14:textId="77777777" w:rsidTr="00A903FE">
+        <w:trPr>
+          <w:trHeight w:val="1220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37E06705" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36DCFB97" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56ACA25A" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aggregate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37DD3003" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of All Program Options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B87AA59" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E9EE834" w14:textId="330E38A0" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n = (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86068">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="113F04DC" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program Option #1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AA29F7" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>On-Campus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5018AB7E" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BSW Program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D77D48B" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5921B52E" w14:textId="2B44FD9A" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n = (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86068">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00A7226F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262F63" w14:paraId="33E3568B" w14:textId="77777777" w:rsidTr="00A903FE">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C90C83E" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 1: Demonstrate Ethical and Professional Behavior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="695ECF0F" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753A58CC" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A6D8EF5" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00126737">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="381228CB" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB3BAC8" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00BA2AAA" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00262F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="291145A0" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00126737">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A8E318" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="681CCCA2" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00BA2AAA" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00262F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262F63" w14:paraId="6F6378DA" w14:textId="77777777" w:rsidTr="00A903FE">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="337BD75B" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 2: Engage Diversity and Difference in Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31019520" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C2C903" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FA65081" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6B4B98" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00126737">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513FBAD1" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14EED166" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28E3F7FE" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CAD9F1E" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BBE258E" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B38265" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699E0CF1" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262F63" w14:paraId="33395C33" w14:textId="77777777" w:rsidTr="00A903FE">
+        <w:trPr>
+          <w:trHeight w:val="1955"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56203456" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 3: Advance Human Rights and Social, Economic, and Environmental Justice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C84ABB9" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BCA1EF" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="779D43D5" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674045E0" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27C59A30" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00BA2AAA" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00262F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62B8E7EC" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA62352" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02A5F1C9" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00BA2AAA" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00262F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262F63" w14:paraId="4BCD4A97" w14:textId="77777777" w:rsidTr="00A903FE">
+        <w:trPr>
+          <w:trHeight w:val="2210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A92E280" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 4: Engage in Practice-informed Research and Research-informed Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30082E67" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E90075" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39C35694" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15DD4FF3" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6650CB22" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00BA2AAA" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00262F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448DB77C" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC4EB9D" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C8F982A" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00BA2AAA" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidR="00262F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262F63" w14:paraId="24D0BE77" w14:textId="77777777" w:rsidTr="00A903FE">
+        <w:trPr>
+          <w:trHeight w:val="1460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DB359B3" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>COMPETENCY</w:t>
-[...93 lines deleted...]
-            </w:pPr>
+              <w:t>Competency 5: Engage in Policy Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0484EF83" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE53300" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45E292F7" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="202CF343" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="777D0988" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12E3AF74" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43CEB129" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B6F3853" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073BDD" w:rsidRPr="00BE53E0" w:rsidTr="00595F5C">
+      <w:tr w:rsidR="00262F63" w14:paraId="14DDC0D4" w14:textId="77777777" w:rsidTr="00A903FE">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="2210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...222 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7727ADE0" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 6: Engage with Individuals, Families, Groups, Organizations, and Communities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="484651A0" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB64C81" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08A1C17D" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40889CF8" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53FAB7A6" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5464482D" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2631BD44" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D36A827" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073BDD" w:rsidRPr="00BE53E0" w:rsidTr="00595F5C">
+      <w:tr w:rsidR="00262F63" w14:paraId="2CA9EAD6" w14:textId="77777777" w:rsidTr="00A903FE">
         <w:trPr>
-          <w:trHeight w:val="1002"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="2210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...186 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A3B44A2" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 7: Assess Individuals, Families, Groups, Organizations, and Communities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4B67E" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B99F018" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B9C86FC" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF34937" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="464C8A63" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0165D5C7" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC6F6A7" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DF149D2" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073BDD" w:rsidRPr="00BE53E0" w:rsidTr="00595F5C">
+      <w:tr w:rsidR="00262F63" w14:paraId="7DD94AFC" w14:textId="77777777" w:rsidTr="00A903FE">
         <w:trPr>
-          <w:trHeight w:val="600"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="2210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...170 lines deleted...]
-              <w:t>  </w:t>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DA2DCA7" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 8: Intervene with Individuals, Families, Groups, Organizations, and Communities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BF79C07" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25299C93" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="486879AF" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1116F2" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09AA4318" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63DCA8E3" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2347FD02" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC208D3" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073BDD" w:rsidRPr="00BE53E0" w:rsidTr="00595F5C">
+      <w:tr w:rsidR="00262F63" w14:paraId="574BE5D4" w14:textId="77777777" w:rsidTr="00A903FE">
         <w:trPr>
-          <w:trHeight w:val="870"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="2085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
-[...1408 lines deleted...]
-              <w:t xml:space="preserve">% </w:t>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="141E9891" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Competency 9: Evaluate Practice with Individuals, Families, Groups, Organizations, and Communities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74CF9F41" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>80%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1D83BD" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of students will demonstrate competence inclusive of 2 measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7353BE8D" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC21FB4" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28473F98" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="505F5FCB" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75EAC3B6" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A631C92" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00A903FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00073BDD" w:rsidRPr="00E15D17" w:rsidRDefault="00073BDD" w:rsidP="00073BDD">
+    <w:p w14:paraId="15BCD939" w14:textId="77777777" w:rsidR="00262F63" w:rsidRDefault="00262F63" w:rsidP="00262F63">
       <w:pPr>
-        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00073BDD" w:rsidRDefault="00073BDD" w:rsidP="00073BDD"/>
-[...3 lines deleted...]
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+    <w:p w14:paraId="08E62612" w14:textId="77777777" w:rsidR="0070133A" w:rsidRDefault="0070133A"/>
+    <w:sectPr w:rsidR="0070133A" w:rsidSect="00334A3C">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="decorative"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...1827 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="230"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000857C9"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00A438F9"/>
+    <w:rsidRoot w:val="00262F63"/>
+    <w:rsid w:val="000E7A90"/>
+    <w:rsid w:val="00126737"/>
+    <w:rsid w:val="00262F63"/>
+    <w:rsid w:val="00334A3C"/>
+    <w:rsid w:val="005E254F"/>
+    <w:rsid w:val="0070133A"/>
+    <w:rsid w:val="00713871"/>
+    <w:rsid w:val="00A7226F"/>
+    <w:rsid w:val="00B74B0D"/>
+    <w:rsid w:val="00BA2AAA"/>
     <w:rsid w:val="00BF2FD5"/>
-    <w:rsid w:val="00DB0973"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FD70F5"/>
+    <w:rsid w:val="00C86068"/>
+    <w:rsid w:val="00E27142"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7E12C5C4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{52B76F33-10E5-384E-AF62-960056348102}"/>
+  <w15:docId w15:val="{8B26EF00-E220-3141-8975-AE116A64DFFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -20787,216 +2702,94 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000857C9"/>
+    <w:rsid w:val="00262F63"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...118 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21254,55 +3047,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>13823</Characters>
+  <Pages>2</Pages>
+  <Words>339</Words>
+  <Characters>1456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>University Of New England</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16215</CharactersWithSpaces>
+  <CharactersWithSpaces>1738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>CyndiAmato</dc:creator>
+  <dc:creator>Cynthia Amato</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>